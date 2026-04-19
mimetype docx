--- v1 (2026-03-25)
+++ v2 (2026-04-19)
@@ -1508,51 +1508,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1624,250 +1624,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meubles médiévaux aux époques modernes et contemporaines : entre dédain et vision romantique</w:t>
+                <w:t xml:space="preserve">Élisabeth Lorans, Thomas Pouyet et Gaël Simon (dir.), L’eau dans les villes d’Europe au Moyen Âge (IVe-XVe s.) : un vecteur de transformation de l’espace urbain, actes du colloque, Université de Tours, 21-23 octobre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives médiévales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41, </w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.344-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/peme.22047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13jen⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455601v1</w:t>
+                <w:t xml:space="preserve">hal-05569536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lorans (dir.), Le cheval au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Les meubles médiévaux aux époques modernes et contemporaines : entre dédain et vision romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.347-348. </w:t>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.17953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/peme.22047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455614v1</w:t>
+                <w:t xml:space="preserve">hal-02455601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lorans (dir.), Le cheval au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.347-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.17953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sièges en X au Moyen Âge : de la sella castrensis au faldistorium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1877,941 +1959,1049 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et identification du camp d'hivernage d'Oscellus sur la Seine : recherches historiques et archéologiques subaquatiques et terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fouiller sous l'eau : enjeux et perspectives de l'archéologie subaquatique et sous-marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Lagane, Oct 2023, Caen, Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and transformation of furniture in their architectural environment: the armoires of Bayeux (Normandy) and Aubazine (Limousin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New thinking of medieval furniture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chris Pickvance, Emeritus Professor of Urban studies, University of Kent, Mar 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture matérielle à la croisée des disciplines : l’exercice difficile de la pluridisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude des laboratoires IRAA et ITEM, Université de Pau et des Pays de l’Adour, Penser la frontière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise des Bosc, Feb 2020, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trône de Dagobert et ses interprétations : enquête sur les sceaux en majesté des rois de France XIIe-XVIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés autour de l'objet médiéval : archéologie et systèmes de représentation : Stalles, chaires et sièges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “throne of Dagobert”: Real royal artefact or tool of propaganda by Suger?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des jeunes chercheurs de la British Archaeological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luxford, Julian; Heslop, Sandy; de Beer, Lloyd; Astell, Roisin, Nov 2020, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sièges en X ou trône de Dagobert, la question de l’identification des sièges sur les sceaux en majesté des rois de France (XIIe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du laboratoire ITEM, Université de Pau et des Pays de l’Adour, Signes, seings et sceaux : identification et authentification au Moyen Âge et à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harai, Dénes; Chareyre, Philippe, Feb 2020, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocabulaire et typologie des coffres médiévaux : révisions de lieux communs admis depuis le XIXe siècle à la lumière d’analyses textuelles et techniques</w:t>
+                <w:t xml:space="preserve">Étudier les meubles au Moyen Âge à travers les textes, les images et les objets : l’exemple des sièges en X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de l’INHA, Regards croisés autour de l’objet médiéval : les coffres médiévaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marchesin, Isabelle, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire des doctorants, Université de Pau et des Pays de l'Adour, Penser, traduire et transmettre : les multiples facettes de l’artefact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Indino, Apr 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455626v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les meubles au Moyen Âge à travers les textes, les images et les objets : l’exemple des sièges en X</w:t>
+                <w:t xml:space="preserve">Vocabulaire et typologie des coffres médiévaux : révisions de lieux communs admis depuis le XIXe siècle à la lumière d’analyses textuelles et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire des doctorants, Université de Pau et des Pays de l'Adour, Penser, traduire et transmettre : les multiples facettes de l’artefact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Indino, Apr 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée d’études de l’INHA, Regards croisés autour de l’objet médiéval : les coffres médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marchesin, Isabelle, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455627v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coffre : meuble à tout faire du Moyen Âge ?</w:t>
+                <w:t xml:space="preserve">Meubles et ameublement en Europe du Nord-Ouest (VIe – XIIIe siècle) : l’intérêt de l’étude pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’archéologie du laboratoire ArScAn, Université Paris Ouest Nanterre La Défense, Architectures et aménagements spatiaux religieux et civils médiévaux 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brigitte Boissavit-Camus; Mathieu Linlaud, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’Archéologie médiévale et moderne, Université Paris 1 Panthéon-Sorbonne, L’équipement de la maison médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arribet-Deroin, Danielle; Journot, Florence; Nissen, Anne, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455629v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meubles et ameublement en Europe du Nord-Ouest (VIe – XIIIe siècle) : l’intérêt de l’étude pluridisciplinaire</w:t>
+                <w:t xml:space="preserve">Le coffre : meuble à tout faire du Moyen Âge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Archéologie médiévale et moderne, Université Paris 1 Panthéon-Sorbonne, L’équipement de la maison médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arribet-Deroin, Danielle; Journot, Florence; Nissen, Anne, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire d’archéologie du laboratoire ArScAn, Université Paris Ouest Nanterre La Défense, Architectures et aménagements spatiaux religieux et civils médiévaux 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Boissavit-Camus; Mathieu Linlaud, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455628v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches archéologiques et techniques d’un meuble emblématique : l’armoire d’Aubazine (Corrèze)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’archéologie du laboratoire ArScAn, Université Paris Ouest Nanterre La Défense, Architectures et aménagements spatiaux religieux et civils médiévaux 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boissavit-Camus, Brigitte; Linlaud, Mathieu, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouvelle approche méthodologique d’identification des marqueurs caractéristiques de la lèpre appliquée à l’étude anthropologique des individus de la léproserie de Putot-en-Bessin (XIIIe-XVIes., Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2026 du Groupe des Paléopathologistes de Langue Française (GPLF) : hommages à M.D. Grmek et J. Bérato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Caen (Abbaye d'Ardenne) / Caen (MRSH), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2821,337 +3011,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier d’une commanderie hospitalière au XVIIe s. à Avalleur (Aube) : recherches et propositions de mobilier pour la chambre du commandeur et le cabinet de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de l'Aube. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Pompain (79) Place de l'Espéranto, place de l'Église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bambagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GSO. 2022, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04621866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier d’une commanderie templière de la fin du XIIe s. au début du XIVe s. à Avalleur (Aube) : recherches et propositions de mobilier pour le dortoir et le réfectoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de l'Aube. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches historiques sur le mobilier de la cour Plantagenêt dans la seconde moitié du XIIe siècle à Chinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Département d'Indre-et-Loire. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3161,114 +3351,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meubles et ameublement médiévaux en Europe occidentale : VIe -XIIIe s, Catalogues d'objets, de références iconographiques et de références textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Caen Normandie, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04206541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3336,51 +3526,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61556E0B"/>
+    <w:nsid w:val="FE1F23AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3484,51 +3674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="878DB4C2"/>
+    <w:nsid w:val="9F0BE8BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3718,51 +3908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cecile.lagane@unicaen.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206551v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.116265" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.22047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17953" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loeuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04206541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cecile.lagane@unicaen.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206551v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.116265" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.22047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17953" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Anne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loeuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04206541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>