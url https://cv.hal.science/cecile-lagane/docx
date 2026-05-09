--- v2 (2026-04-19)
+++ v3 (2026-05-09)
@@ -3526,51 +3526,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE1F23AF"/>
+    <w:nsid w:val="EC36EAD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3674,51 +3674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9F0BE8BE"/>
+    <w:nsid w:val="B81DC873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>