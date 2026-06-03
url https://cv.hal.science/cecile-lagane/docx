--- v3 (2026-05-09)
+++ v4 (2026-06-03)
@@ -3526,51 +3526,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC36EAD7"/>
+    <w:nsid w:val="C11249B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3674,51 +3674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B81DC873"/>
+    <w:nsid w:val="8CAADA3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>