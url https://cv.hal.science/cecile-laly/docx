--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1218,169 +1218,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’artiste : Ayano Sudō (1ère partie)</w:t>
+                <w:t xml:space="preserve">Portrait d’artiste : Ayano Sudō (2ème partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/nzyw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/nzyx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535063v1</w:t>
+                <w:t xml:space="preserve">hal-04535061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’artiste : Ayano Sudō (2ème partie)</w:t>
+                <w:t xml:space="preserve">Portrait d’artiste : Ayano Sudō (1ère partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/nzyx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/nzyw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535061v1</w:t>
+                <w:t xml:space="preserve">hal-04535063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Gould Collection Series&amp;quot; : entretien avec Russet Lederman</w:t>
               </w:r>
@@ -1573,311 +1573,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’artiste : Mami Kiyoshi</w:t>
+                <w:t xml:space="preserve">Portrait d’artiste : Miki Nitadori (2ème partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/nzyq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/nzys⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535084v1</w:t>
+                <w:t xml:space="preserve">hal-04535080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’artiste : Miki Nitadori (1ère partie)</w:t>
+                <w:t xml:space="preserve">Entretien « Droit d’auteur » avec Claude Estèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/nzyr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/nzyp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535082v1</w:t>
+                <w:t xml:space="preserve">hal-04535087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien « Droit d’auteur » avec Claude Estèbe</w:t>
+                <w:t xml:space="preserve">Portrait d’artiste : Mami Kiyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/nzyp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/nzyq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535087v1</w:t>
+                <w:t xml:space="preserve">hal-04535084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’artiste : Miki Nitadori (2ème partie)</w:t>
+                <w:t xml:space="preserve">Portrait d’artiste : Miki Nitadori (1ère partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/nzys⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/nzyr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535080v1</w:t>
+                <w:t xml:space="preserve">hal-04535082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien « Droit d’auteur » avec Sophie Cavaliero</w:t>
               </w:r>
@@ -2201,51 +2201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535052v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.13117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyv" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535052v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.13117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyv" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>