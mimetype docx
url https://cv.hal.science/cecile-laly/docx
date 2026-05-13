--- v1 (2026-04-11)
+++ v2 (2026-05-13)
@@ -75,556 +75,707 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">「和凧プロジェクトを巡って」</w:t>
+                <w:t xml:space="preserve">「この舞踊家が誰なのか？ ―「オーファンド・プリント」が語る予期せぬ物語―」</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">『伝統産業イノベーションセンター イヤーブック2022』</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.48-53</w:t>
+              <w:t xml:space="preserve">『日本写真芸術学会誌　Bulletin of the Japan Society for Arts and History of Photography』 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34 (2), pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535052v1</w:t>
+                <w:t xml:space="preserve">hal-05607882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photobooks dedicated to Gunkanjima: Random Personal Memories or Strategical Publications?</w:t>
+                <w:t xml:space="preserve">Cluzel Jean-Sébastien, &amp;quot;Survival Boogie Woogie. Néo-japonisme, photographie d’architecture et abstraction, 1945-1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.400-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.4066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/162a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534907v1</w:t>
+                <w:t xml:space="preserve">hal-05607906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation de l’espace terrien et aérien par les cerfs-volants</w:t>
+                <w:t xml:space="preserve">「和凧プロジェクトを巡って」</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">『伝統産業イノベーションセンター イヤーブック2022』</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.48-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534949v1</w:t>
+                <w:t xml:space="preserve">hal-04535052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">「王子稲荷神社と装束稲荷神社の凧市と火伏凧 ―日本の凧文化を支えるイベント―」</w:t>
+                <w:t xml:space="preserve">Photobooks dedicated to Gunkanjima: Random Personal Memories or Strategical Publications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">『鹿島美術研究』</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.4066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535034v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Society of Japanese Studies</w:t>
+                <w:t xml:space="preserve">Appropriation de l’espace terrien et aérien par les cerfs-volants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">『国際的視野からの日本研究 』</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.13117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535060v1</w:t>
+                <w:t xml:space="preserve">hal-04534949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">「空から博物館へ －一九六〇〜七〇年代の凧の愛好者の活動－」</w:t>
+                <w:t xml:space="preserve">「王子稲荷神社と装束稲荷神社の凧市と火伏凧 ―日本の凧文化を支えるイベント―」</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">『日文研』</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57, pp.29-35</w:t>
+              <w:t xml:space="preserve">『鹿島美術研究』</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.186-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535043v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Society of Japanese Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Laly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">『国際的視野からの日本研究 』</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.148-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">「空から博物館へ －一九六〇〜七〇年代の凧の愛好者の活動－」</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Laly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">『日文研』</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.29-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Modern Photographic Review Kôga. From Art Photography to New Photography to Photojournalism in the 1930’s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Art Asia </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -634,98 +785,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'expérimentation artistique dans la photographie publicitaire : Nakayama Iwata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ère Taishô (1912-1926) : genèse du Japon contemporain ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des études japonaises, Dec 2012, Toulouse, France. pp.497-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -735,91 +886,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerfs-volants du Japon : à la croisée des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nouvelles éditions Scala, 2021, 9782359882278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -829,378 +980,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iconographie, utilisation et représentation des cerfs-volants d’Edo : entre humour et insolence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caricatures en Extrême-Orient : origines, rencontres, métissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hémisphères / Maisonneuve &amp; Larose, pp.65-76, 2024, 978-2377011513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photography: A New Way of Presenting Japanese Architecture in the Nineteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japonisme and architecture in France 1550-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 323-333, Faton, 2022, 9782878443073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musées et cerfs-volants au Japon : le cas de Shirone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la croisée de collections d’art (Asie-Occident, du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hemispheres Editions, pp.184-193, 2019, 978-2377010486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographie : une nouvelle présentation de l’architecture japonaise au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Japonisme architectural en France : 1550-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faton, pp.323-333, 2018, 978-2878442328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted Portraits of Tokyo in Contemporary Photobooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuven University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper Cities: Urban Portrait in Photographic Books</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-149, 2017, 978-9462700581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1210,739 +1361,739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’artiste : Ayano Sudō (2ème partie)</w:t>
+                <w:t xml:space="preserve">Portrait d’artiste : Ayano Sudō (1ère partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/nzyx⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/nzyw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535061v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’artiste : Ayano Sudō (1ère partie)</w:t>
+                <w:t xml:space="preserve">Portrait d’artiste : Ayano Sudō (2ème partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/nzyw⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/nzyx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535063v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Gould Collection Series&amp;quot; : entretien avec Russet Lederman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/nzyv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien « droit d’auteur » avec Kōtarō Iizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/nzyt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait d'artiste : Yoko Ishii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/nzyu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’artiste : Miki Nitadori (2ème partie)</w:t>
+                <w:t xml:space="preserve">Portrait d’artiste : Mami Kiyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/nzys⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/nzyq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535080v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien « Droit d’auteur » avec Claude Estèbe</w:t>
+                <w:t xml:space="preserve">Portrait d’artiste : Miki Nitadori (1ère partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/nzyp⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/nzyr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535087v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’artiste : Mami Kiyoshi</w:t>
+                <w:t xml:space="preserve">Portrait d’artiste : Miki Nitadori (2ème partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/nzyq⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/nzys⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535084v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’artiste : Miki Nitadori (1ère partie)</w:t>
+                <w:t xml:space="preserve">Entretien « Droit d’auteur » avec Claude Estèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/nzyr⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/nzyp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535082v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien « Droit d’auteur » avec Sophie Cavaliero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/nzyo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1952,109 +2103,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tako - Cerfs-volants japonais traditionnels, la collection du musée du quai Branly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Musée du quai Branly - Jacques Chirac. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2201,51 +2352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535052v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.13117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyv" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607882v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607906v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162a7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534907v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.13117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nzyo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>