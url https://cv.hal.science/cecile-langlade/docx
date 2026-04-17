--- v0 (2026-03-18)
+++ v1 (2026-04-17)
@@ -880,291 +880,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Selective Laser Melting Additive Manufacturing on the High Temperature Behavior of AISI 316L Austenitic Stainless Steel</w:t>
+                <w:t xml:space="preserve">Enhancement of Mechanical Properties and Corrosion Resistance of HVOF-Sprayed NiCrBSi Coatings Through Mechanical Attrition Treatment (SMAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Siri</w:t>
+                <w:t xml:space="preserve">Karima Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Langlade</w:t>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+                <w:t xml:space="preserve">C. Verdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Popa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Creus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94 (5-6), pp.527-548. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (8), pp.2065-2079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-020-10005-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-020-01092-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106130v1</w:t>
+                <w:t xml:space="preserve">hal-03621115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Mechanical Properties and Corrosion Resistance of HVOF-Sprayed NiCrBSi Coatings Through Mechanical Attrition Treatment (SMAT)</w:t>
+                <w:t xml:space="preserve">Impact of Selective Laser Melting Additive Manufacturing on the High Temperature Behavior of AISI 316L Austenitic Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Aoudia</w:t>
+                <w:t xml:space="preserve">Corentin Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Retraint</w:t>
+                <w:t xml:space="preserve">Alexis Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verdy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Langlade</w:t>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Creus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (8), pp.2065-2079. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (5-6), pp.527-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-020-01092-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-020-10005-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621115v1</w:t>
+                <w:t xml:space="preserve">hal-03106130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO-SCALE STUDY OF RESIDUAL STRESSES IN CR2O3 COATINGS SPRAYED BY APS</w:t>
               </w:r>
@@ -1408,307 +1408,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Mechanical Properties of Arc-Sprayed Ni–Cr Coating Post-Treated by Surface Mechanical Attrition Treatment (SMAT)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural and micromechanical investigations of surface strengthening mechanisms induced by repeated impacts on pure iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Lamri</w:t>
+                <w:t xml:space="preserve">David Tumbajoy Spinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Achache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Retraint</w:t>
+                <w:t xml:space="preserve">Xavier Maeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Verdy</w:t>
+                <w:t xml:space="preserve">G Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sao-Jao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings8120424⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282904v1</w:t>
+                <w:t xml:space="preserve">hal-01864702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and micromechanical investigations of surface strengthening mechanisms induced by repeated impacts on pure iron</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Guillonneau</w:t>
+                <w:t xml:space="preserve">Structural and Mechanical Properties of Arc-Sprayed Ni–Cr Coating Post-Treated by Surface Mechanical Attrition Treatment (SMAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sao-Jao</w:t>
+                <w:t xml:space="preserve">Salim Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+                <w:t xml:space="preserve">Sofiane Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.03.014⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings8120424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01864702v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of mechanical and chemical pre-treatments to improve nitriding efficiency on pure iron</w:t>
               </w:r>
@@ -1841,51 +1841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of graded strengthened hyper-deformed surfaces by impact treatment: micro-percussion testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tumbajoy-Spinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,51 +2183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage phenomena of thin hard coatings submitted to repeated impacts: Influence of the substrate and film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,51 +4282,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4441,794 +4441,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafnia-based materials for aerospace applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Julian-Jankowiak</w:t>
+                <w:t xml:space="preserve">Functionally graded materials for space exploration: from sample to propulsion prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de la Céramique, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Flight Vehicles, Aerothermodynamics and Re-entry - FAR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, May 2025, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727474v1</w:t>
+                <w:t xml:space="preserve">hal-05558418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionally Graded Materials designed for thrusters : resistance under laser thermal flux and in combustion environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hafnia-based materials for aerospace applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Julian-Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Julian-Jankowiak</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Justin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS-CEAS 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de la Céramique, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266602v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and characterisations of hafnia-based materials for aerospace applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Functionally Graded Materials designed for thrusters : resistance under laser thermal flux and in combustion environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Julian-Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ᵀᴴ EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS-3AF 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-6082⟩</w:t>
+              <w:t xml:space="preserve">EUCASS-CEAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCASS AISBL, Jul 2023, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2023-295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773731v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical aspects of B416 Cu-Be alloy friction stir process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Gete</w:t>
+                <w:t xml:space="preserve">Manufacturing and characterisations of hafnia-based materials for aerospace applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Julian-Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Sévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatiana Razafindramanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ᵀᴴ EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS-3AF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-6082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465282v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface mechanical attrition treatment (SMAT) on the structure and mechanical behavior of HVOF sprayed NiCrBSi coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Verdy</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical aspects of B416 Cu-Be alloy friction stir process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 31st International Conference on Surface Modification Technologies (SMT31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870945v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification locale de loi de comportement à haute vitesse de déformation par micro-impact répété</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of surface mechanical attrition treatment (SMAT) on the structure and mechanical behavior of HVOF sprayed NiCrBSi coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Lamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">The 31st International Conference on Surface Modification Technologies (SMT31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422623v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of thick coating processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5237,120 +5254,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thermal Spray 2011 (2011-09-27 to 2011-09-29 : Hamburg, Germany)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. pp.1424-1429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence de la dureté et de la microstructure du substrat sur le mécanisme d'endommagement par cloquage des dépôts PVD sous impact répété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5365,579 +5382,687 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances tribologiques de revêtements éco-conçus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Costil</w:t>
+                <w:t xml:space="preserve">Identification locale de loi de comportement à haute vitesse de déformation par micro-impact répété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Cornet</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391350v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN thin films deposition : a comparison between HIPIMS and conventional dcMS sputtering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances tribologiques de revêtements éco-conçus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hlawka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Plasma Surface Engineering, PSE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366949v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrates bias on the properties of (Al, Ti)N thin films sputter-deposited using a hybrid HIPIMS/dcMS process</w:t>
+                <w:t xml:space="preserve">AlN thin films deposition : a comparison between HIPIMS and conventional dcMS sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh International Conference on Plasma Surface Engineering, PSE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366944v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations structurales et tribologiques de couches d'oxydes de titane créées par faisceau Laser</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of substrates bias on the properties of (Al, Ti)N thin films sputter-deposited using a hybrid HIPIMS/dcMS process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Plasma Surface Engineering, PSE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361792v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisations structurales et tribologiques de couches d'oxydes de titane créées par faisceau Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni-Paolo Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser growth and characterization of thin films on titanium substrates (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,51 +6094,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS IUMRS ICEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France, May 28-June 02, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6023,401 +6148,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFET DU TRAITEMENT DE MALAXAGE SUR LES PROPRIÉTÉS MÉCANIQUES ET TRIBOLOGIQUES DES MÉTAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Bernardes Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure impact on high temperature corrosion behavior of AISI 316L stainless steel additively manufactured by Selective Laser Melting (AM-SLM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'NANO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dijon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD investigation of microstructure refinement by impact-based surface treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tumbajoy Spinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Maeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilloneau G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6564,51 +6689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Audouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Justin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.113616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise S&#233;vin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volatiana Razafindramanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Galzin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.03.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horezan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rimpot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03565134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Belgroune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zaabat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Obrosov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Raoelison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L Koithara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118894" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamoret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472349" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Siri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-10005-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Aoudia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-01092-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decroos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/APP.2020.27.0042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubignat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8120424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy Spinel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maeder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Jao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW71GD9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.084" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy-Spinel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al-Baida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/194/1/012024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Ambriz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.186" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.09.070" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.01.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011132" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-73D6QSFT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9629-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hlawka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Machi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9565-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.01.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX9Z42LN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R56H18SJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.11.062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJFC3NDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaumot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapostolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Oliveira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2052931" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2010.04.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4VSK8F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CDZ19P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.07.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1Z43CVS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaiser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/15/S09" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC5E92BED7F633ADC7932FAC2EFE38E5D04111C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005000v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pernette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Justin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian-Jankowiak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-295" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-6082" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465282v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Roman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlegel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gete" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grange" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borcea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni-Paolo Pillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142125v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maeder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilloneau G" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Audouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Justin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.113616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise S&#233;vin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volatiana Razafindramanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Galzin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.03.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horezan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rimpot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03565134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Belgroune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zaabat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Obrosov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Raoelison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L Koithara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118894" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamoret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472349" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Aoudia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-01092-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Siri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-10005-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decroos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/APP.2020.27.0042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubignat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy Spinel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maeder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Jao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW71GD9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8120424" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.084" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy-Spinel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al-Baida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/194/1/012024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Ambriz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.186" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.09.070" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.01.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011132" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-73D6QSFT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9629-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hlawka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Machi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9565-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.01.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX9Z42LN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R56H18SJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.11.062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJFC3NDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaumot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapostolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Oliveira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2052931" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2010.04.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4VSK8F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CDZ19P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.07.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1Z43CVS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaiser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/15/S09" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC5E92BED7F633ADC7932FAC2EFE38E5D04111C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005000v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pernette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Justin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558418v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian-Jankowiak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-295" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-6082" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Roman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlegel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gete" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391350v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366949v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borcea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni-Paolo Pillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169227v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436607v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maeder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilloneau G" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>