--- v1 (2026-04-17)
+++ v2 (2026-05-27)
@@ -633,538 +633,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulences of the supersonic gas flow during cold spraying and their negative effects: A DNS CFD analysis coupled with experimental observation and laser impulse high-speed shadowgraphs of the particles in-flight flow</w:t>
+                <w:t xml:space="preserve">Enhancement of Mechanical Properties and Corrosion Resistance of HVOF-Sprayed NiCrBSi Coatings Through Mechanical Attrition Treatment (SMAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.N. Raoelison</w:t>
+                <w:t xml:space="preserve">Karima Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.L Koithara</w:t>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Costil</w:t>
+                <w:t xml:space="preserve">C. Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Creus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.118894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (8), pp.2065-2079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-020-01092-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488440v1</w:t>
+                <w:t xml:space="preserve">hal-03621115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal aspects in friction stir process of AISI 316L: Numerical and experimental investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Selective Laser Melting Additive Manufacturing on the High Temperature Behavior of AISI 316L Austenitic Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lebaal</w:t>
+                <w:t xml:space="preserve">Corentin Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roman</w:t>
+                <w:t xml:space="preserve">Alexis Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schlegel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Langlade</w:t>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1472349⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (5-6), pp.527-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-020-10005-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162598v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Mechanical Properties and Corrosion Resistance of HVOF-Sprayed NiCrBSi Coatings Through Mechanical Attrition Treatment (SMAT)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulences of the supersonic gas flow during cold spraying and their negative effects: A DNS CFD analysis coupled with experimental observation and laser impulse high-speed shadowgraphs of the particles in-flight flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Retraint</w:t>
+                <w:t xml:space="preserve">R.N. Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verdy</w:t>
+                <w:t xml:space="preserve">L.L Koithara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (8), pp.2065-2079. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.118894 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-020-01092-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.118894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621115v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Selective Laser Melting Additive Manufacturing on the High Temperature Behavior of AISI 316L Austenitic Stainless Steel</w:t>
+                <w:t xml:space="preserve">Thermal aspects in friction stir process of AISI 316L: Numerical and experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Siri</w:t>
+                <w:t xml:space="preserve">D. Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Langlade</w:t>
+                <w:t xml:space="preserve">N. Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+                <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Popa</w:t>
+                <w:t xml:space="preserve">D. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94 (5-6), pp.527-548. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.74-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-020-10005-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1472349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106130v1</w:t>
+                <w:t xml:space="preserve">hal-03162598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO-SCALE STUDY OF RESIDUAL STRESSES IN CR2O3 COATINGS SPRAYED BY APS</w:t>
               </w:r>
@@ -1306,51 +1306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,307 +1408,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and micromechanical investigations of surface strengthening mechanisms induced by repeated impacts on pure iron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Mechanical Properties of Arc-Sprayed Ni–Cr Coating Post-Treated by Surface Mechanical Attrition Treatment (SMAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tumbajoy Spinel</w:t>
+                <w:t xml:space="preserve">Salim Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Maeder</w:t>
+                <w:t xml:space="preserve">Sofiane Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Guillonneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+                <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.03.014⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings8120424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864702v1</w:t>
+                <w:t xml:space="preserve">hal-02282904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Mechanical Properties of Arc-Sprayed Ni–Cr Coating Post-Treated by Surface Mechanical Attrition Treatment (SMAT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Aoudia</w:t>
+                <w:t xml:space="preserve">Microstructural and micromechanical investigations of surface strengthening mechanisms induced by repeated impacts on pure iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tumbajoy Spinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Lamri</w:t>
+                <w:t xml:space="preserve">S. Sao-Jao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Achache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verdy</w:t>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings8120424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02282904v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of mechanical and chemical pre-treatments to improve nitriding efficiency on pure iron</w:t>
               </w:r>
@@ -1841,51 +1841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of graded strengthened hyper-deformed surfaces by impact treatment: micro-percussion testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tumbajoy-Spinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,51 +2183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage phenomena of thin hard coatings submitted to repeated impacts: Influence of the substrate and film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,636 +2501,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-/During-/Post-Laser processes to enhance the adhesion and mechanical properties of thermal sprayed coatings with a reduced environmental impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructures of metallic NiCrBSi coatings manufactured via hybrid plasma spray process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Garcia-Alonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Serres</w:t>
+                <w:t xml:space="preserve">Françoise Hlawka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Demian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Machi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (4), pp.719-735. </w:t>
+              <w:t xml:space="preserve">, 2011, 20, pp.336-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-011-9629-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9565-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257192v1</w:t>
+                <w:t xml:space="preserve">hal-04257197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures of metallic NiCrBSi coatings manufactured via hybrid plasma spray process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-/During-/Post-Laser processes to enhance the adhesion and mechanical properties of thermal sprayed coatings with a reduced environmental impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garcia-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Hlawka</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20, pp.336-343. </w:t>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.719-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9565-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-011-9629-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257197v1</w:t>
+                <w:t xml:space="preserve">hal-04257192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures of Metallic NiCrBSi Coatings Manufactured via Hybrid Plasma Spray and In Situ Laser Remelting Process</w:t>
+                <w:t xml:space="preserve">An investigation of the mechanical properties and wear resistance of NiCrBSi coatings carried out by in situ laser remelting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hlawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Machi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 270 (9-10), pp.640-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677230v1</w:t>
+                <w:t xml:space="preserve">hal-04257188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the mechanical properties and wear resistance of NiCrBSi coatings carried out by in situ laser remelting</w:t>
+                <w:t xml:space="preserve">Microstructures of Metallic NiCrBSi Coatings Manufactured via Hybrid Plasma Spray and In Situ Laser Remelting Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hlawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Machi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1-2), pp.336-343</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04257188v1</w:t>
+                <w:t xml:space="preserve">hal-00677230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion properties of in situ laser remelted NiCrBSi coatings comparison with hard chromium coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hlawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Machi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 211, pp.133-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3170,531 +3170,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and mechanical properties of metallic NiCrBSi and composite NiCrBSi–WC layers manufactured via hybrid plasma/laser process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reactive deposition of Al-N coatings in Ar/N2 atmospheres using pulsed-DC or high power impulse magnetron sputtering discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.11.062⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85, pp.120-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2010.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257195v1</w:t>
+                <w:t xml:space="preserve">hal-00567187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate biasing on (AI, Ti)N thin films deposited by a hybrid HiPIMS/DC sputtering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (11), pp.3040-3045. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2010.2052931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive deposition of Al-N coatings in Ar/N2 atmospheres using pulsed-DC or high power impulse magnetron sputtering discharges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructures and mechanical properties of metallic NiCrBSi and composite NiCrBSi–WC layers manufactured via hybrid plasma/laser process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hlawka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Machi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 85, pp.120-125. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 257 (12), pp.5132-5137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2010.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.11.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567187v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined plasma spray and in situ laser melting treatment of NiCrBSi powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hlawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Machi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (3), pp.505-510</w:t>
@@ -3736,90 +3736,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry coatings and ecodesign: Part. 2 - Tribological performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hlawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Machi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 204 (1-2), pp.197-204. </w:t>
@@ -3882,90 +3882,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry coatings and ecodesign part. 1 - Environmental performances and chemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hlawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Machi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 204 (1-2), pp.187-196. </w:t>
@@ -4282,51 +4282,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5090,103 +5090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface mechanical attrition treatment (SMAT) on the structure and mechanical behavior of HVOF sprayed NiCrBSi coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 31st International Conference on Surface Modification Technologies (SMT31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Mons, Belgium</w:t>
@@ -5209,381 +5209,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of thick coating processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Costil</w:t>
+                <w:t xml:space="preserve">Identification locale de loi de comportement à haute vitesse de déformation par micro-impact répété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Coddet</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Spray 2011 (2011-09-27 to 2011-09-29 : Hamburg, Germany)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. pp.1424-1429</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257181v1</w:t>
+                <w:t xml:space="preserve">hal-03422623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de la dureté et de la microstructure du substrat sur le mécanisme d'endommagement par cloquage des dépôts PVD sous impact répété</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Lamri</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of thick coating processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Thermal Spray 2011 (2011-09-27 to 2011-09-29 : Hamburg, Germany)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. pp.1424-1429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422606v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification locale de loi de comportement à haute vitesse de déformation par micro-impact répété</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grange</w:t>
+                <w:t xml:space="preserve">Etude de l'influence de la dureté et de la microstructure du substrat sur le mécanisme d'endommagement par cloquage des dépôts PVD sous impact répété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Lamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422623v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances tribologiques de revêtements éco-conçus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hlawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,90 +5647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN thin films deposition : a comparison between HIPIMS and conventional dcMS sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guillaumot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.C. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cavaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5772,103 +5772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrates bias on the properties of (Al, Ti)N thin films sputter-deposited using a hybrid HIPIMS/dcMS process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guillaumot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.C. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh International Conference on Plasma Surface Engineering, PSE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
@@ -6101,448 +6101,552 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS IUMRS ICEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France, May 28-June 02, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes d’endommagements des matériaux abradables à base MCrAlY pour turbines : expertises, simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Langlade-Bomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tréheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42e Colloque de Métallurgie de l'INSTN Matériaux pour les machines thermiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTN, Jun 1999, Gif-sur-Yvette, France. pp.113-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2000414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFET DU TRAITEMENT DE MALAXAGE SUR LES PROPRIÉTÉS MÉCANIQUES ET TRIBOLOGIQUES DES MÉTAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Bernardes Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure impact on high temperature corrosion behavior of AISI 316L stainless steel additively manufactured by Selective Laser Melting (AM-SLM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'NANO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dijon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD investigation of microstructure refinement by impact-based surface treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tumbajoy Spinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Maeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilloneau G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6689,51 +6793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Audouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Justin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.113616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise S&#233;vin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volatiana Razafindramanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Galzin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.03.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horezan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rimpot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03565134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Belgroune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zaabat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Obrosov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Raoelison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L Koithara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118894" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamoret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472349" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Aoudia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-01092-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Siri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-10005-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decroos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/APP.2020.27.0042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubignat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy Spinel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maeder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Jao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW71GD9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8120424" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.084" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy-Spinel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al-Baida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/194/1/012024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Ambriz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.186" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.09.070" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.01.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011132" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-73D6QSFT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9629-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hlawka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Machi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9565-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.01.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX9Z42LN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R56H18SJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.11.062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJFC3NDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaumot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapostolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Oliveira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2052931" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2010.04.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4VSK8F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CDZ19P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.07.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1Z43CVS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaiser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/15/S09" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC5E92BED7F633ADC7932FAC2EFE38E5D04111C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005000v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pernette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Justin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558418v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian-Jankowiak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-295" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-6082" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Roman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlegel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gete" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391350v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366949v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borcea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni-Paolo Pillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169227v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436607v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maeder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilloneau G" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Audouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Justin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.113616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise S&#233;vin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volatiana Razafindramanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Galzin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.03.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsoutsouva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horezan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rimpot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03565134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Belgroune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zaabat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Obrosov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Aoudia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-01092-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Siri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-10005-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Raoelison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L Koithara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamoret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472349" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decroos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/APP.2020.27.0042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubignat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8120424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy Spinel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maeder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Jao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW71GD9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.04.084" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy-Spinel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al-Baida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/194/1/012024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01499521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Al Ba&#239;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Ambriz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.186" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.09.070" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.01.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011132" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-73D6QSFT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hlawka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Machi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9565-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Alonso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9629-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.01.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX9Z42LN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R56H18SJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaumot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapostolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Oliveira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2010.04.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN4VSK8F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2052931" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257195v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.11.062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJFC3NDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CDZ19P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.07.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1Z43CVS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaiser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/15/S09" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC5E92BED7F633ADC7932FAC2EFE38E5D04111C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005000v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pernette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Justin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558418v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian-Jankowiak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-295" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-6082" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Roman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlegel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gete" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422623v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257181v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391350v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366949v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borcea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni-Paolo Pillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620655v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Langlade-Bomba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tr&#233;heux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000414" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142125v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169227v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436607v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maeder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilloneau G" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>