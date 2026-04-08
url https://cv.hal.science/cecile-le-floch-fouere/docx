--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Le Floch - Fouéré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en génie des procédés alimentaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-le-floch-fouere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6803-3878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129446084</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement professeure en génie des procédés à l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Agro Rennes Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Après avoir intégré l‘INSFA de Rennes (Ingénieur Agroalimentaire, 2004), j'ai obtenu un Master 2 recherche en Biologie, Production et Physico-chimie du Lait puis j'ai continué par une  thèse de doctorat en physique à l'Université de Rennes.Mon domaine d'expertise principal est l'ingénierie des procédés et la technologie laitière au sein de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">unité de recherche « Science et technologie du lait et de l'œuf </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">» à Rennes. Mes recherches actuelles portent sur la compréhension du mécanisme de formation des interfaces lors du processus de séchage des poudres alimentaires, ce qui me permet de collaborer aussi bien avec des physiciens, des physico-chimistes, des biochimistes et des spécialistes en génie des procédés.Depuis 2017, j'assume des responsabilités managériales à l'INRAE et je suis actuellement co-responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé-Structure-Fonctionnalité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (28 permanents, 10 non-permanents).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying sessile droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 253, pp.114761. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulation behaviour of high lactose dairy superconcentrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura T O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doll Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 438, pp.119584. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the segregation of proteins in high-protein dairy powders after spray-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (2), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on key characteristics of dairy protein powders using a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.3192. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12173192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de gouttes de mélanges de protéines laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the superconcentration and granulation steps of a disruptive spray-drying free process for the manufacture of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 317, pp.110865. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112030. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage innovant de co-produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagram of Dairy Protein Mixes Obtained by Single Droplet Drying Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.562. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11040562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy usage in the manufacture of dairy powders: Advances in conventional processing and disruptive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2021.1903489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of experimental setups for the production of milk concentrates and subsequent characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica Felipe Maurício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.112193. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of limiting factors in a novel superconcentration-granulation based dairy powder manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.102798. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 620, pp.126560. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Transport upon Advection at the Air/Water Interface: When Charge Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (42), pp.12278-12289. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow process and heating conditions modulate the characteristics of whey protein aggregates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.109675. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 542, pp.222-232. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solute mechanical properties impact on the drying of dairy and model colloidal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SM00373H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How foam stability against drainage is affected by conditions of prior whey protein powder storage and dry-heating: A multidimensional experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 242, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced mechanisms of skin formation in mixtures of high protein dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying colloidal systems: Laboratory models for a wide range of applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Davaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (8), pp.94. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2018-11712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the drying step in the steam-jet granulation process of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim milk powders: Influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (15), pp.1930-1936. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2018.1463539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of secondary structure evolution of micellar casein powder upon aging by FTIR and SRCD: Consequences on solubility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.2243-2250. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.8711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : III. Comment vieillit une poudre protéique laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Novembre-Décembre (134), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial role of remaining lactose in whey protein isolate powders during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.206-2016. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling and collapse during drying of a single aqueous dispersion of casein micelle droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic pressures of lysozyme solutions from gas-like to crystal states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (41), pp.28458-28465. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp03867k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of whey protein isolate powder during aging and effects on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (7), pp.5265-5272. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-induced aggregation properties of whey proteins as affected by storage conditions of whey protein Isolate powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.993-1001. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-016-1686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dimensional analysis approach for modelling the size of droplets formed by bi-fluid atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of milk protein skins layers after drying: understanding the mechanisms of particle formation from whey protein isolate and native phosphocaseinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.8 -16. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate conformational impact of citrate on ovotransferrin considerably increases its capacity to self-assemble at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 437, pp.219-226. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of a single droplet to investigate process–structure– function relationships: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-014-0186-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do whey and casein micelle proteins influence the morphology and properties of the resulting powder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (13), pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2014.915554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional properties of milk protein powders: effects of vacuum concentration and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.1578-1591. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2013.816316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape, shell, and vacuole formation during the drying of a single concentrated whey protein droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tabuteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 15606–15613, 29 (50), pp.15606-15613. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la404108v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the addition of various minerals, proteins and salts of organic acids on the principal steps of α-lactose monohydrate crystallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (2), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antagonistic effects of bacteria on the potato late blight-causing agent Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Boyetchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sawchyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected differences in the behavior of ovotransferrin at the air-water interface at pH 6.5 and 8.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pézolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rioux-Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 356 (2), pp.614-23. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat supramolecular structure in fat-filled dairy powders: A tool to adjust spray-drying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat supramolecular structure in fat-filled dairy powders: A tool to adjust spray-drying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential adsorption of egg-white proteins at the air-water interface suggests a stratified organization of the interfacial film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pézolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.275-284. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between ovalbumin and lysozyme leads to non-additive interfacial and foaming properties of mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.352-365. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of transglutaminase for the production of lactose hydrolyzed milk powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Neves Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dried Dairy and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transglutaminase on Maillard browning of lactose-free milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Neves Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the key parameters that influence the rheological properties of concentrated milk protein systems using a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Khelifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how the sol-gel transition and the internal flows drive the skin formation in the course of drying of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powder : influence of the process parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Granulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat induced aggregation of whey proteins is affected by storage conditions of WPI powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of particle formation and resulting properties of high protein dairy powders: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés interfaciales et moussantes de protéines globulaires laitières étuvées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kind driven particle morphology and resulting dairy powder properties: a multiscale approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis to characterize the raw materials of an industrial agglomeration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miséréré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et propriétés interfaciales et moussantes des protéines au cours du stockage de poudres de WPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of evolution of WPI powders during ageing and impact foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Drying Conference (EuroDrying'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Budapest, Hungary. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers secs, d’une stratégie de report à un marché à forte valeur ajoutée : le point de vue de la Recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CEREL 2015 « Plus de lait …. Pour quoi faire et Comment faire ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of WPI powders during ageing and impact on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vilnius, Lithuania. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les caractéristiques physico-chimiques du concentré et les paramètres de séchage gouvernent-ils les propriétés intrinsèques des poudres de lait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR "les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs structuraux de l’évolution des poudres de WPI au stockage et impact sur les propriétés moussantes et l’indice de brunissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STPMS - Science et Technologie des Poudres et Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Water interface: a key place for revealing protein interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft interfacial materials:from fundamentals to formulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Londres, United Kingdom. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kind driven droplet and particule morphology and resulting dairy powder properties: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Droplets ( Energy Materials Nanotechnology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, phuket, Thailand. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches interfaciales de solutions de protéines révélatrices des interactions attractives en bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest ( RBPGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much protein kinds influence the morphology of the resulting powder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure and functionality forum symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Amsterdam, Netherlands. Food Structure (Etats Unis), 2014, Food Structure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much protein kinds influence the morphology of the resulting powder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IDF Symposium on Microstructure of Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of some minerals and organic acids on lactose crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals &amp; Dairy Products Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Milk Concentrate Spraying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DROPETS 2013 1.International Workshop on WETTING AND EVAPORATION: DROPLETS OF PURE AND COMPLEX FLUIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying behavior of a single droplet of milk protein suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tabuteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DROPLET 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l’ α-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 7 cristallisation et précipitation industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse Albi, France. , Récents Progrès en Génie des Procédés, 103 article n°14, pp.1-9, 2013, Récents Progrès en Génie des Procédés (Cédérom)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2012 26. Conference of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Malmö, Sweden. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of crystallization kinetics of α-lactose monohydrate in the presence of various additives through a moments approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Colloque Molécules Ingédients Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the liquid-air interface : a powerful toolbox to study interactions between biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. , European Biophysics Journal, 40 Issue 1 Supplement – August 2011, 263 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on biofoams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri, Italy. , 2011, Third international conference on biofoams</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of and Soluble Fiber in the Production of Lactose-Hydrolyzed Milk Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Dede Almeida Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Neves Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Sudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées présentation des activités du département OASiS &amp; Echange National Tsing Hua University Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR-OASiS, Jul 2025, Rennes (Campus de Beaulieu), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying parameters on the density of skim milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology and recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding stratification during evaporation of colloidal dispersions (dairy and model)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Edible Soft Matter Conference, ESM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; IPR Institut de Physique de Rennes; Institut des sciences chimiques de Rennes; INRAE; Institut Agro STLO; OPAALE; Scan MAT; CNRS, Jul 2025, Rennes (FR), France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale exploration of the drying dynamics of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Slamm 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on physico-chemical and functional properties of dairy protein powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque Sciences et Technologies des Poudres STP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les laboratoires montpelliérains QualiSud, IATE, LMGC, ICGM et C2MA de l’Ecole Mines-Telecom d’Alès, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient process for the manufacture of dairy powders using superconcentration and granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof Alain LE-BAIL, Chair of the congress, IAEF President (GEPEA-ONIRIS Nantes - FRANCE), Jun 2023, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Food Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Physics, Jan 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Congress on Engineering and Food (ICEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research : from physical and biological mechanisms to breakthrough innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de la journée d’échange sur la formulation des agents et substances de biocontrôle 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Biocontrôle / INRAE, Jun 2023, Maisons-Alfort, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect viscosity and enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient superconcentration-granulation based process to manufacture dairy ingredients: influence of composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de protéines animales et/ou végétales par lévitation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème journée scientifique rennaise Sciences des Aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Rennes (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic levitation of dairy proteins droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Interactions &amp; Assembly - 3rd seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, online (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Interactions &amp; Assembly - 3rd seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, online (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS-2021 European Colloids and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE/CNRS, Nov 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient superconcentration-granulation based process to manufacture dairy powders: Limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, RENNES, édition virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying dynamics in complex mixes of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2021 - Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, visioconference, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin formation in drying droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’école doctorale : Écologie, Géosciences, Agronomie, ALimentation, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced stratification in complex mixes of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Rheology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bangor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième journée scientifique rennaise construction/déconstruction de l'aliment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle alimentation AGROCAMPUS OUEST, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de tests et caractérisations de nano-sondes électromagnétiques résonantes pour le diagnostic dynamique en métrologie fine de processus de la matière molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dried whey protein fractal aggregates for substituting texturizing additives in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kerjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Hydrocolloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops – CECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray-drying - concentrated matrices –functionalities team objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the droplet particle transition in dairy colloidal mixes: The impact of the molecular scale on particle morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation de l’interface au cours du procédé de séchage : approche multiéchelles appliquée aux poudres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée scientifique "science des aliments et valorisation des bio-produits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins:a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops – CECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and rheology of protein foams: contribution of interfacial properties, involvement of film relaxation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological rearrangements and surface rheology: a multi-scale approach on dairy proteins foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of biological colloids revealed by drying cracks formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in mixtures of dairy proteins: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to the properties of dairy protein foams.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Biologie Physique du Grand Ouest RBPGO8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity in the drying behavior between biological colloids and model colloidal dispersions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion plénière du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Ingénierie des Systèmes Biologiques et des Procédés (0792)., Nov 2018, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle formation during dairy powders production is ruled by protein mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research to overcome dairy industry challenges: from single drop to drying of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Asia Pacific Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powders : influence of the process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de formation des grains et propriétés des poudres laitières associées :Une approche multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière molle pour la science des aliments : Compréhension et Structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ingénierie des Agropolymères et Technologies Emergentes (1208)., Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying drops of milk proteins and colloidal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR AMC2 Approches Multi-physiques pour les Colloïdes Concentrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional properties of dairy protein powders: Effect of concentration and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l'alpha-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. Art. 14-9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Soft Matter Approaches Bring New Tools For Biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosming 2013 CBB Ingrédients Cosmétiques et Biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antagonistic effects of bacteria on the potato late blight-causing agent [i]Phytophthora infestans[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Boyetchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sawchyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting, 2011, The Canadian Phytopathological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Phytopathological Society., Jul 2011, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of crystallization kinetics of ?-lactose monohydrate in the presence of various additives through a moments approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMERIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamic during concentration spray- drying & rehydratation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco-Brésilien Université de Vicosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the liquid-air interface: a powerful toolbox to study interactions between biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Budapest (HO), France. pp.56-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration of infant milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teagasc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Fermoy, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on biofoams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri (IT), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential adsorption of egg-white proteins: relation with physical properties of interfacial film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food colloids: creating structure, delivering functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive interfacial properties of ovalbumin and lysozyme in mixtures as revealed by PM-IRRAS and the study of foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Vibrational Spectroscopy (ICAVS4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of Complex Dairy Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Royal Society of Chemistry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying of Complex Fluid Drops: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 8, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Society of Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Soft Matter Series, 978-1-83916-118-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology, modeling and control of the processing steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Le Floch-Fouéré, Pierre Schuck, Gaëlle Tanguy, Luca Lanotte, Romain Jeantet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying in the Dairy Industry: From Established Technologies to Advanced Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 296 p., 2021, 978-0815359982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Whey Protein Powders During Storage .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whey Proteins From Milk to Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADEMIC PRESS LTD- ELSEVIER SCIENCE LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 693 p., 2019, 978-0-12-812124-5. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812124-5.00004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des schémas technologiques de fabrication et de formulation sur les protéines et les propriétés fonctionnelles des poudres protéiques laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rigult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying in the Dairy Industry from Etablished Technologies to Advanced Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press Inc. CRC Press, 1, 296 p., 2021, Cecile Le Floch-Fouere, Pierre Schuck, Gaelle Tanguy, Luca Lanotte, Romain Jeantet; https://www.taylorfrancis.com/books/e/9781351119504, 978-0815359982. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351119504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation de l’interface au cours du procédé de séchage : approche multi-échelles appliquée aux poudres alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. AGROCAMPUS OUEST, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis, comment une goutte de lait devient-elle un grain de poudre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Le Floch - Fouéré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en génie des procédés alimentaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-le-floch-fouere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6803-3878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129446084</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement professeure en génie des procédés à l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Agro Rennes Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Après avoir intégré l‘INSFA de Rennes (Ingénieur Agroalimentaire, 2004), j'ai obtenu un Master 2 recherche en Biologie, Production et Physico-chimie du Lait puis j'ai continué par une  thèse de doctorat en physique à l'Université de Rennes.Mon domaine d'expertise principal est l'ingénierie des procédés et la technologie laitière au sein de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">unité de recherche « Science et technologie du lait et de l'œuf </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">» à Rennes. Mes recherches actuelles portent sur la compréhension du mécanisme de formation des interfaces lors du processus de séchage des poudres alimentaires, ce qui me permet de collaborer aussi bien avec des physiciens, des physico-chimistes, des biochimistes et des spécialistes en génie des procédés.Depuis 2017, j'assume des responsabilités managériales à l'INRAE et je suis actuellement co-responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé-Structure-Fonctionnalité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (28 permanents, 10 non-permanents).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale exploration of the drying dynamics of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Slamm 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding stratification during evaporation of colloidal dispersions (dairy and model)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Edible Soft Matter Conference, ESM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; IPR Institut de Physique de Rennes; Institut des sciences chimiques de Rennes; INRAE; Institut Agro STLO; OPAALE; Scan MAT; CNRS, Jul 2025, Rennes (FR), France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of and Soluble Fiber in the Production of Lactose-Hydrolyzed Milk Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Dede Almeida Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Neves Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Sudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées présentation des activités du département OASiS &amp; Echange National Tsing Hua University Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR-OASiS, Jul 2025, Rennes (Campus de Beaulieu), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying parameters on the density of skim milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology and recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on physico-chemical and functional properties of dairy protein powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque Sciences et Technologies des Poudres STP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les laboratoires montpelliérains QualiSud, IATE, LMGC, ICGM et C2MA de l’Ecole Mines-Telecom d’Alès, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient process for the manufacture of dairy powders using superconcentration and granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof Alain LE-BAIL, Chair of the congress, IAEF President (GEPEA-ONIRIS Nantes - FRANCE), Jun 2023, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Food Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Physics, Jan 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Congress on Engineering and Food (ICEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research : from physical and biological mechanisms to breakthrough innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de la journée d’échange sur la formulation des agents et substances de biocontrôle 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Biocontrôle / INRAE, Jun 2023, Maisons-Alfort, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Interactions &amp; Assembly - 3rd seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, online (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient superconcentration-granulation based process to manufacture dairy ingredients: influence of composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de protéines animales et/ou végétales par lévitation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème journée scientifique rennaise Sciences des Aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Rennes (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect viscosity and enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic levitation of dairy proteins droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Interactions &amp; Assembly - 3rd seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, online (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième journée scientifique rennaise construction/déconstruction de l'aliment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle alimentation AGROCAMPUS OUEST, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS-2021 European Colloids and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE/CNRS, Nov 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient superconcentration-granulation based process to manufacture dairy powders: Limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, RENNES, édition virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying dynamics in complex mixes of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2021 - Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, visioconference, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin formation in drying droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’école doctorale : Écologie, Géosciences, Agronomie, ALimentation, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced stratification in complex mixes of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Rheology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bangor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dried whey protein fractal aggregates for substituting texturizing additives in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kerjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Hydrocolloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de tests et caractérisations de nano-sondes électromagnétiques résonantes pour le diagnostic dynamique en métrologie fine de processus de la matière molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and rheology of protein foams: contribution of interfacial properties, involvement of film relaxation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray-drying - concentrated matrices –functionalities team objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the droplet particle transition in dairy colloidal mixes: The impact of the molecular scale on particle morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops – CECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation de l’interface au cours du procédé de séchage : approche multiéchelles appliquée aux poudres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée scientifique "science des aliments et valorisation des bio-produits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins:a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops – CECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of biological colloids revealed by drying cracks formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in mixtures of dairy proteins: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological rearrangements and surface rheology: a multi-scale approach on dairy proteins foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to the properties of dairy protein foams.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Biologie Physique du Grand Ouest RBPGO8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity in the drying behavior between biological colloids and model colloidal dispersions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion plénière du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Ingénierie des Systèmes Biologiques et des Procédés (0792)., Nov 2018, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle formation during dairy powders production is ruled by protein mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research to overcome dairy industry challenges: from single drop to drying of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Asia Pacific Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powders : influence of the process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying drops of milk proteins and colloidal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR AMC2 Approches Multi-physiques pour les Colloïdes Concentrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de formation des grains et propriétés des poudres laitières associées :Une approche multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière molle pour la science des aliments : Compréhension et Structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ingénierie des Agropolymères et Technologies Emergentes (1208)., Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional properties of dairy protein powders: Effect of concentration and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l'alpha-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. Art. 14-9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Soft Matter Approaches Bring New Tools For Biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosming 2013 CBB Ingrédients Cosmétiques et Biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antagonistic effects of bacteria on the potato late blight-causing agent [i]Phytophthora infestans[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Boyetchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sawchyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting, 2011, The Canadian Phytopathological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Phytopathological Society., Jul 2011, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of crystallization kinetics of ?-lactose monohydrate in the presence of various additives through a moments approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMERIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration of infant milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teagasc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Fermoy, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on biofoams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri (IT), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamic during concentration spray- drying & rehydratation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco-Brésilien Université de Vicosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the liquid-air interface: a powerful toolbox to study interactions between biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Budapest (HO), France. pp.56-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential adsorption of egg-white proteins: relation with physical properties of interfacial film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food colloids: creating structure, delivering functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive interfacial properties of ovalbumin and lysozyme in mixtures as revealed by PM-IRRAS and the study of foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Vibrational Spectroscopy (ICAVS4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the concentration and drying steps for skim milk powder production using machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology &amp; recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transglutaminase on Maillard browning of lactose-free milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Neves Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of transglutaminase for the production of lactose hydrolyzed milk powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Neves Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dried Dairy and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the key parameters that influence the rheological properties of concentrated milk protein systems using a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Khelifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how the sol-gel transition and the internal flows drive the skin formation in the course of drying of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powder : influence of the process parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Granulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of particle formation and resulting properties of high protein dairy powders: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat induced aggregation of whey proteins is affected by storage conditions of WPI powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kind driven particle morphology and resulting dairy powder properties: a multiscale approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés interfaciales et moussantes de protéines globulaires laitières étuvées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis to characterize the raw materials of an industrial agglomeration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miséréré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Water interface: a key place for revealing protein interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft interfacial materials:from fundamentals to formulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Londres, United Kingdom. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kind driven droplet and particule morphology and resulting dairy powder properties: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Droplets ( Energy Materials Nanotechnology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, phuket, Thailand. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers secs, d’une stratégie de report à un marché à forte valeur ajoutée : le point de vue de la Recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CEREL 2015 « Plus de lait …. Pour quoi faire et Comment faire ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of WPI powders during ageing and impact on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vilnius, Lithuania. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et propriétés interfaciales et moussantes des protéines au cours du stockage de poudres de WPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of evolution of WPI powders during ageing and impact foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Drying Conference (EuroDrying'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Budapest, Hungary. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les caractéristiques physico-chimiques du concentré et les paramètres de séchage gouvernent-ils les propriétés intrinsèques des poudres de lait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR "les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs structuraux de l’évolution des poudres de WPI au stockage et impact sur les propriétés moussantes et l’indice de brunissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STPMS - Science et Technologie des Poudres et Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much protein kinds influence the morphology of the resulting powder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IDF Symposium on Microstructure of Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches interfaciales de solutions de protéines révélatrices des interactions attractives en bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest ( RBPGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much protein kinds influence the morphology of the resulting powder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure and functionality forum symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Amsterdam, Netherlands. Food Structure (Etats Unis), 2014, Food Structure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of some minerals and organic acids on lactose crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals &amp; Dairy Products Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Milk Concentrate Spraying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DROPETS 2013 1.International Workshop on WETTING AND EVAPORATION: DROPLETS OF PURE AND COMPLEX FLUIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying behavior of a single droplet of milk protein suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tabuteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DROPLET 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l’ α-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 7 cristallisation et précipitation industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse Albi, France. , Récents Progrès en Génie des Procédés, 103 article n°14, pp.1-9, 2013, Récents Progrès en Génie des Procédés (Cédérom)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2012 26. Conference of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Malmö, Sweden. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of crystallization kinetics of α-lactose monohydrate in the presence of various additives through a moments approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Colloque Molécules Ingédients Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the liquid-air interface : a powerful toolbox to study interactions between biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. , European Biophysics Journal, 40 Issue 1 Supplement – August 2011, 263 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on biofoams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri, Italy. , 2011, Third international conference on biofoams</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying sessile droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 253, pp.114761. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulation behaviour of high lactose dairy superconcentrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura T O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doll Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 438, pp.119584. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the segregation of proteins in high-protein dairy powders after spray-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (2), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on key characteristics of dairy protein powders using a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.3192. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12173192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de gouttes de mélanges de protéines laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the superconcentration and granulation steps of a disruptive spray-drying free process for the manufacture of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 317, pp.110865. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112030. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage innovant de co-produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagram of Dairy Protein Mixes Obtained by Single Droplet Drying Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.562. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11040562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy usage in the manufacture of dairy powders: Advances in conventional processing and disruptive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2021.1903489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of experimental setups for the production of milk concentrates and subsequent characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica Felipe Maurício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.112193. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of limiting factors in a novel superconcentration-granulation based dairy powder manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.102798. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 620, pp.126560. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Transport upon Advection at the Air/Water Interface: When Charge Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (42), pp.12278-12289. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow process and heating conditions modulate the characteristics of whey protein aggregates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.109675. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How foam stability against drainage is affected by conditions of prior whey protein powder storage and dry-heating: A multidimensional experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 242, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 542, pp.222-232. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solute mechanical properties impact on the drying of dairy and model colloidal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SM00373H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced mechanisms of skin formation in mixtures of high protein dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying colloidal systems: Laboratory models for a wide range of applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Davaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (8), pp.94. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2018-11712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the drying step in the steam-jet granulation process of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim milk powders: Influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (15), pp.1930-1936. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2018.1463539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of secondary structure evolution of micellar casein powder upon aging by FTIR and SRCD: Consequences on solubility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.2243-2250. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.8711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : III. Comment vieillit une poudre protéique laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Novembre-Décembre (134), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial role of remaining lactose in whey protein isolate powders during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.206-2016. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of whey protein isolate powder during aging and effects on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (7), pp.5265-5272. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-induced aggregation properties of whey proteins as affected by storage conditions of whey protein Isolate powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.993-1001. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-016-1686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling and collapse during drying of a single aqueous dispersion of casein micelle droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic pressures of lysozyme solutions from gas-like to crystal states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (41), pp.28458-28465. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp03867k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dimensional analysis approach for modelling the size of droplets formed by bi-fluid atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate conformational impact of citrate on ovotransferrin considerably increases its capacity to self-assemble at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 437, pp.219-226. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of milk protein skins layers after drying: understanding the mechanisms of particle formation from whey protein isolate and native phosphocaseinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.8 -16. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of a single droplet to investigate process–structure– function relationships: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-014-0186-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do whey and casein micelle proteins influence the morphology and properties of the resulting powder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (13), pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2014.915554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional properties of milk protein powders: effects of vacuum concentration and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.1578-1591. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2013.816316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the addition of various minerals, proteins and salts of organic acids on the principal steps of α-lactose monohydrate crystallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (2), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape, shell, and vacuole formation during the drying of a single concentrated whey protein droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tabuteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 15606–15613, 29 (50), pp.15606-15613. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la404108v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antagonistic effects of bacteria on the potato late blight-causing agent Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Boyetchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sawchyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected differences in the behavior of ovotransferrin at the air-water interface at pH 6.5 and 8.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pézolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rioux-Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 356 (2), pp.614-23. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat supramolecular structure in fat-filled dairy powders: A tool to adjust spray-drying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat supramolecular structure in fat-filled dairy powders: A tool to adjust spray-drying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential adsorption of egg-white proteins at the air-water interface suggests a stratified organization of the interfacial film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pézolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.275-284. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between ovalbumin and lysozyme leads to non-additive interfacial and foaming properties of mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.352-365. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des schémas technologiques de fabrication et de formulation sur les protéines et les propriétés fonctionnelles des poudres protéiques laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rigult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of Complex Dairy Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Royal Society of Chemistry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying of Complex Fluid Drops: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 8, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Society of Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Soft Matter Series, 978-1-83916-118-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology, modeling and control of the processing steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Le Floch-Fouéré, Pierre Schuck, Gaëlle Tanguy, Luca Lanotte, Romain Jeantet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying in the Dairy Industry: From Established Technologies to Advanced Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 296 p., 2021, 978-0815359982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Whey Protein Powders During Storage .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whey Proteins From Milk to Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADEMIC PRESS LTD- ELSEVIER SCIENCE LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 693 p., 2019, 978-0-12-812124-5. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812124-5.00004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying in the Dairy Industry from Etablished Technologies to Advanced Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press Inc. CRC Press, 1, 296 p., 2021, Cecile Le Floch-Fouere, Pierre Schuck, Gaelle Tanguy, Luca Lanotte, Romain Jeantet; https://www.taylorfrancis.com/books/e/9781351119504, 978-0815359982. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351119504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation de l’interface au cours du procédé de séchage : approche multi-échelles appliquée aux poudres alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. AGROCAMPUS OUEST, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis, comment une goutte de lait devient-elle un grain de poudre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80BB18C8"/>
+    <w:nsid w:val="A0868AB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-le-floch-fouere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6803-3878" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129446084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-agro-rennes-angers.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stlo.rennes.hub.inrae.fr/umr-stlo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stlo.rennes.hub.inrae.fr/recherche/equipe-psf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boissel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pauchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114761" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra H Patil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T O'Donoghue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doll Chutani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12173192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin G Murphy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110865" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040562" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra Patil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Murphy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2021.1903489" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Felipe Maur&#237;cio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112193" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102798" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Fu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126560" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille de Guibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.07.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284136v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00373H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.06.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1463539" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8711" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fallourd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10788" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454590v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1686-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209745v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.01.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.035" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0186-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huashan Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.915554" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2013.816316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150726v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404108v" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209403v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Gernigon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.12.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842537v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Boyetchko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sawchyn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711895v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux-Dub&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.073" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPW51G0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vignolles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#233;jean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009057" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078993v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia D&#8217;almeida Francisquini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Neves Cunha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho da Costa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841759v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grostete" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Khelifaoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504599v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454602v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mis&#233;r&#233;r&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Vors" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454555v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454531v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209807v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209592v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209482v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209472v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fallourd" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209427v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807264v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749794v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05101062v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dede Almeida Celestino" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111680v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272064v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387356v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650826v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972093v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142580v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150873v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564432v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541108v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133870v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Popineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375789v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451314v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318474v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194150v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284156v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375775v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284257v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790804v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634107v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737430v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097219v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737837v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735485v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114760v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737873v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780799v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929020v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737493v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547541v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454550v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209531v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769826v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209574v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernigon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454278v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729401v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454281v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739858v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.rsc.org/en/content/ebook/978-1-78801-790-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954025v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Persico" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887275v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/whey-proteins/deeth/978-0-12-812124-5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812124-5.00004-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897022v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953972v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791083v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310597v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-le-floch-fouere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6803-3878" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129446084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-agro-rennes-angers.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stlo.rennes.hub.inrae.fr/umr-stlo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stlo.rennes.hub.inrae.fr/recherche/equipe-psf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05101062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dede Almeida Celestino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia D&#8217;almeida Francisquini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Neves Cunha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111680v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra Patil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin G Murphy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grostete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra H Patil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Murphy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Popineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boissel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Fu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille de Guibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Gernigon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Boyetchko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sawchyn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernigon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Khelifaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547545v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305345v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mis&#233;r&#233;r&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Vors" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209767v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123332v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huashan Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fallourd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fallourd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pauchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114761" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T O'Donoghue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doll Chutani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119584" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22133" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194694v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12173192" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110865" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040562" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202860v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2021.1903489" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Felipe Maur&#237;cio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112193" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404247v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102798" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126560" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.07.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00373H" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801984v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.06.025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902823v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1463539" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621245v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8711" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454658v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338090v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10788" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454590v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1686-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454517v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.016" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209745v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.022" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128555v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123351v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.01.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0186-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209683v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.915554" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209479v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2013.816316" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209403v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.12.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404108v" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842537v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711895v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux-Dub&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.073" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPW51G0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895759v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vignolles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#233;jean" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009057" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729511v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897022v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739858v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.rsc.org/en/content/ebook/978-1-78801-790-9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954025v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Persico" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887275v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/whey-proteins/deeth/978-0-12-812124-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812124-5.00004-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953972v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791083v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310597v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>