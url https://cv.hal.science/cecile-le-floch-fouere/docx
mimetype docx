--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Le Floch - Fouéré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en génie des procédés alimentaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-le-floch-fouere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6803-3878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129446084</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement professeure en génie des procédés à l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Agro Rennes Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Après avoir intégré l‘INSFA de Rennes (Ingénieur Agroalimentaire, 2004), j'ai obtenu un Master 2 recherche en Biologie, Production et Physico-chimie du Lait puis j'ai continué par une  thèse de doctorat en physique à l'Université de Rennes.Mon domaine d'expertise principal est l'ingénierie des procédés et la technologie laitière au sein de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">unité de recherche « Science et technologie du lait et de l'œuf </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">» à Rennes. Mes recherches actuelles portent sur la compréhension du mécanisme de formation des interfaces lors du processus de séchage des poudres alimentaires, ce qui me permet de collaborer aussi bien avec des physiciens, des physico-chimistes, des biochimistes et des spécialistes en génie des procédés.Depuis 2017, j'assume des responsabilités managériales à l'INRAE et je suis actuellement co-responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé-Structure-Fonctionnalité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (28 permanents, 10 non-permanents).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale exploration of the drying dynamics of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Slamm 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding stratification during evaporation of colloidal dispersions (dairy and model)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Edible Soft Matter Conference, ESM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; IPR Institut de Physique de Rennes; Institut des sciences chimiques de Rennes; INRAE; Institut Agro STLO; OPAALE; Scan MAT; CNRS, Jul 2025, Rennes (FR), France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of and Soluble Fiber in the Production of Lactose-Hydrolyzed Milk Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Dede Almeida Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Neves Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Sudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées présentation des activités du département OASiS &amp; Echange National Tsing Hua University Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR-OASiS, Jul 2025, Rennes (Campus de Beaulieu), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying parameters on the density of skim milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology and recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on physico-chemical and functional properties of dairy protein powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque Sciences et Technologies des Poudres STP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les laboratoires montpelliérains QualiSud, IATE, LMGC, ICGM et C2MA de l’Ecole Mines-Telecom d’Alès, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient process for the manufacture of dairy powders using superconcentration and granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof Alain LE-BAIL, Chair of the congress, IAEF President (GEPEA-ONIRIS Nantes - FRANCE), Jun 2023, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Food Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Physics, Jan 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Congress on Engineering and Food (ICEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research : from physical and biological mechanisms to breakthrough innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de la journée d’échange sur la formulation des agents et substances de biocontrôle 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Biocontrôle / INRAE, Jun 2023, Maisons-Alfort, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Interactions &amp; Assembly - 3rd seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, online (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient superconcentration-granulation based process to manufacture dairy ingredients: influence of composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de protéines animales et/ou végétales par lévitation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème journée scientifique rennaise Sciences des Aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Rennes (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect viscosity and enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic levitation of dairy proteins droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Interactions &amp; Assembly - 3rd seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, online (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième journée scientifique rennaise construction/déconstruction de l'aliment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle alimentation AGROCAMPUS OUEST, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS-2021 European Colloids and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE/CNRS, Nov 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient superconcentration-granulation based process to manufacture dairy powders: Limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, RENNES, édition virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying dynamics in complex mixes of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2021 - Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, visioconference, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin formation in drying droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’école doctorale : Écologie, Géosciences, Agronomie, ALimentation, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced stratification in complex mixes of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Rheology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bangor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dried whey protein fractal aggregates for substituting texturizing additives in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kerjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Hydrocolloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de tests et caractérisations de nano-sondes électromagnétiques résonantes pour le diagnostic dynamique en métrologie fine de processus de la matière molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and rheology of protein foams: contribution of interfacial properties, involvement of film relaxation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray-drying - concentrated matrices –functionalities team objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the droplet particle transition in dairy colloidal mixes: The impact of the molecular scale on particle morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops – CECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation de l’interface au cours du procédé de séchage : approche multiéchelles appliquée aux poudres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée scientifique "science des aliments et valorisation des bio-produits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins:a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops – CECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of biological colloids revealed by drying cracks formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in mixtures of dairy proteins: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological rearrangements and surface rheology: a multi-scale approach on dairy proteins foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to the properties of dairy protein foams.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Biologie Physique du Grand Ouest RBPGO8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity in the drying behavior between biological colloids and model colloidal dispersions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion plénière du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Ingénierie des Systèmes Biologiques et des Procédés (0792)., Nov 2018, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle formation during dairy powders production is ruled by protein mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research to overcome dairy industry challenges: from single drop to drying of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Asia Pacific Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powders : influence of the process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying drops of milk proteins and colloidal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR AMC2 Approches Multi-physiques pour les Colloïdes Concentrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de formation des grains et propriétés des poudres laitières associées :Une approche multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière molle pour la science des aliments : Compréhension et Structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ingénierie des Agropolymères et Technologies Emergentes (1208)., Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional properties of dairy protein powders: Effect of concentration and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l'alpha-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. Art. 14-9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Soft Matter Approaches Bring New Tools For Biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosming 2013 CBB Ingrédients Cosmétiques et Biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antagonistic effects of bacteria on the potato late blight-causing agent [i]Phytophthora infestans[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Boyetchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sawchyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting, 2011, The Canadian Phytopathological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Phytopathological Society., Jul 2011, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of crystallization kinetics of ?-lactose monohydrate in the presence of various additives through a moments approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMERIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration of infant milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teagasc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Fermoy, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on biofoams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri (IT), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamic during concentration spray- drying & rehydratation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco-Brésilien Université de Vicosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the liquid-air interface: a powerful toolbox to study interactions between biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Budapest (HO), France. pp.56-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential adsorption of egg-white proteins: relation with physical properties of interfacial film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food colloids: creating structure, delivering functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive interfacial properties of ovalbumin and lysozyme in mixtures as revealed by PM-IRRAS and the study of foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Vibrational Spectroscopy (ICAVS4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the concentration and drying steps for skim milk powder production using machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology &amp; recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transglutaminase on Maillard browning of lactose-free milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Neves Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of transglutaminase for the production of lactose hydrolyzed milk powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Neves Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dried Dairy and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the key parameters that influence the rheological properties of concentrated milk protein systems using a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Khelifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how the sol-gel transition and the internal flows drive the skin formation in the course of drying of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powder : influence of the process parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Granulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of particle formation and resulting properties of high protein dairy powders: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat induced aggregation of whey proteins is affected by storage conditions of WPI powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kind driven particle morphology and resulting dairy powder properties: a multiscale approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés interfaciales et moussantes de protéines globulaires laitières étuvées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis to characterize the raw materials of an industrial agglomeration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miséréré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Water interface: a key place for revealing protein interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft interfacial materials:from fundamentals to formulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Londres, United Kingdom. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kind driven droplet and particule morphology and resulting dairy powder properties: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Droplets ( Energy Materials Nanotechnology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, phuket, Thailand. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers secs, d’une stratégie de report à un marché à forte valeur ajoutée : le point de vue de la Recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CEREL 2015 « Plus de lait …. Pour quoi faire et Comment faire ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of WPI powders during ageing and impact on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vilnius, Lithuania. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et propriétés interfaciales et moussantes des protéines au cours du stockage de poudres de WPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of evolution of WPI powders during ageing and impact foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Drying Conference (EuroDrying'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Budapest, Hungary. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les caractéristiques physico-chimiques du concentré et les paramètres de séchage gouvernent-ils les propriétés intrinsèques des poudres de lait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR "les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs structuraux de l’évolution des poudres de WPI au stockage et impact sur les propriétés moussantes et l’indice de brunissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STPMS - Science et Technologie des Poudres et Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much protein kinds influence the morphology of the resulting powder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IDF Symposium on Microstructure of Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches interfaciales de solutions de protéines révélatrices des interactions attractives en bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest ( RBPGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much protein kinds influence the morphology of the resulting powder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure and functionality forum symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Amsterdam, Netherlands. Food Structure (Etats Unis), 2014, Food Structure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of some minerals and organic acids on lactose crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals &amp; Dairy Products Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Milk Concentrate Spraying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DROPETS 2013 1.International Workshop on WETTING AND EVAPORATION: DROPLETS OF PURE AND COMPLEX FLUIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying behavior of a single droplet of milk protein suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tabuteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DROPLET 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l’ α-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 7 cristallisation et précipitation industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse Albi, France. , Récents Progrès en Génie des Procédés, 103 article n°14, pp.1-9, 2013, Récents Progrès en Génie des Procédés (Cédérom)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2012 26. Conference of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Malmö, Sweden. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of crystallization kinetics of α-lactose monohydrate in the presence of various additives through a moments approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Colloque Molécules Ingédients Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the liquid-air interface : a powerful toolbox to study interactions between biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. , European Biophysics Journal, 40 Issue 1 Supplement – August 2011, 263 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on biofoams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri, Italy. , 2011, Third international conference on biofoams</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying sessile droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 253, pp.114761. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulation behaviour of high lactose dairy superconcentrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura T O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doll Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 438, pp.119584. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the segregation of proteins in high-protein dairy powders after spray-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (2), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on key characteristics of dairy protein powders using a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.3192. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12173192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de gouttes de mélanges de protéines laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the superconcentration and granulation steps of a disruptive spray-drying free process for the manufacture of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 317, pp.110865. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112030. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage innovant de co-produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagram of Dairy Protein Mixes Obtained by Single Droplet Drying Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.562. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11040562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy usage in the manufacture of dairy powders: Advances in conventional processing and disruptive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2021.1903489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of experimental setups for the production of milk concentrates and subsequent characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica Felipe Maurício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.112193. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of limiting factors in a novel superconcentration-granulation based dairy powder manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.102798. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 620, pp.126560. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Transport upon Advection at the Air/Water Interface: When Charge Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (42), pp.12278-12289. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow process and heating conditions modulate the characteristics of whey protein aggregates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.109675. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How foam stability against drainage is affected by conditions of prior whey protein powder storage and dry-heating: A multidimensional experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 242, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 542, pp.222-232. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solute mechanical properties impact on the drying of dairy and model colloidal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SM00373H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced mechanisms of skin formation in mixtures of high protein dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying colloidal systems: Laboratory models for a wide range of applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Davaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (8), pp.94. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2018-11712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the drying step in the steam-jet granulation process of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim milk powders: Influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (15), pp.1930-1936. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2018.1463539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of secondary structure evolution of micellar casein powder upon aging by FTIR and SRCD: Consequences on solubility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.2243-2250. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.8711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : III. Comment vieillit une poudre protéique laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Novembre-Décembre (134), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial role of remaining lactose in whey protein isolate powders during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.206-2016. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of whey protein isolate powder during aging and effects on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (7), pp.5265-5272. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-induced aggregation properties of whey proteins as affected by storage conditions of whey protein Isolate powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.993-1001. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-016-1686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling and collapse during drying of a single aqueous dispersion of casein micelle droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic pressures of lysozyme solutions from gas-like to crystal states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (41), pp.28458-28465. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp03867k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dimensional analysis approach for modelling the size of droplets formed by bi-fluid atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate conformational impact of citrate on ovotransferrin considerably increases its capacity to self-assemble at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 437, pp.219-226. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of milk protein skins layers after drying: understanding the mechanisms of particle formation from whey protein isolate and native phosphocaseinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.8 -16. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of a single droplet to investigate process–structure– function relationships: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-014-0186-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do whey and casein micelle proteins influence the morphology and properties of the resulting powder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (13), pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2014.915554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional properties of milk protein powders: effects of vacuum concentration and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.1578-1591. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2013.816316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the addition of various minerals, proteins and salts of organic acids on the principal steps of α-lactose monohydrate crystallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (2), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape, shell, and vacuole formation during the drying of a single concentrated whey protein droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tabuteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 15606–15613, 29 (50), pp.15606-15613. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la404108v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antagonistic effects of bacteria on the potato late blight-causing agent Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Boyetchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sawchyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected differences in the behavior of ovotransferrin at the air-water interface at pH 6.5 and 8.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pézolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rioux-Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 356 (2), pp.614-23. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat supramolecular structure in fat-filled dairy powders: A tool to adjust spray-drying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat supramolecular structure in fat-filled dairy powders: A tool to adjust spray-drying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential adsorption of egg-white proteins at the air-water interface suggests a stratified organization of the interfacial film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pézolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.275-284. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between ovalbumin and lysozyme leads to non-additive interfacial and foaming properties of mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.352-365. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des schémas technologiques de fabrication et de formulation sur les protéines et les propriétés fonctionnelles des poudres protéiques laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rigult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of Complex Dairy Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Royal Society of Chemistry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying of Complex Fluid Drops: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 8, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Society of Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Soft Matter Series, 978-1-83916-118-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology, modeling and control of the processing steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Le Floch-Fouéré, Pierre Schuck, Gaëlle Tanguy, Luca Lanotte, Romain Jeantet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying in the Dairy Industry: From Established Technologies to Advanced Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 296 p., 2021, 978-0815359982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Whey Protein Powders During Storage .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whey Proteins From Milk to Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADEMIC PRESS LTD- ELSEVIER SCIENCE LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 693 p., 2019, 978-0-12-812124-5. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812124-5.00004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying in the Dairy Industry from Etablished Technologies to Advanced Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press Inc. CRC Press, 1, 296 p., 2021, Cecile Le Floch-Fouere, Pierre Schuck, Gaelle Tanguy, Luca Lanotte, Romain Jeantet; https://www.taylorfrancis.com/books/e/9781351119504, 978-0815359982. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351119504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation de l’interface au cours du procédé de séchage : approche multi-échelles appliquée aux poudres alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. AGROCAMPUS OUEST, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis, comment une goutte de lait devient-elle un grain de poudre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Le Floch - Fouéré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en génie des procédés alimentaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-le-floch-fouere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6803-3878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129446084</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement professeure en génie des procédés à l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Agro Rennes Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Après avoir intégré l‘INSFA de Rennes (Ingénieur Agroalimentaire, 2004), j'ai obtenu un Master 2 recherche en Biologie, Production et Physico-chimie du Lait puis j'ai continué par une  thèse de doctorat en physique à l'Université de Rennes.Mon domaine d'expertise principal est l'ingénierie des procédés et la technologie laitière au sein de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">unité de recherche « Science et technologie du lait et de l'œuf </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">» à Rennes. Mes recherches actuelles portent sur la compréhension du mécanisme de formation des interfaces lors du processus de séchage des poudres alimentaires, ce qui me permet de collaborer aussi bien avec des physiciens, des physico-chimistes, des biochimistes et des spécialistes en génie des procédés.Depuis 2017, j'assume des responsabilités managériales à l'INRAE et je suis actuellement co-responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé-Structure-Fonctionnalité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (28 permanents, 10 non-permanents).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding stratification during evaporation of colloidal dispersions (dairy and model)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Edible Soft Matter Conference, ESM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; IPR Institut de Physique de Rennes; Institut des sciences chimiques de Rennes; INRAE; Institut Agro STLO; OPAALE; Scan MAT; CNRS, Jul 2025, Rennes (FR), France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale exploration of the drying dynamics of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Slamm 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of and Soluble Fiber in the Production of Lactose-Hydrolyzed Milk Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Dede Almeida Celestino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Neves Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying parameters on the density of skim milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology and recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Sudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées présentation des activités du département OASiS &amp; Echange National Tsing Hua University Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR-OASiS, Jul 2025, Rennes (Campus de Beaulieu), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on physico-chemical and functional properties of dairy protein powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque Sciences et Technologies des Poudres STP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les laboratoires montpelliérains QualiSud, IATE, LMGC, ICGM et C2MA de l’Ecole Mines-Telecom d’Alès, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient process for the manufacture of dairy powders using superconcentration and granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof Alain LE-BAIL, Chair of the congress, IAEF President (GEPEA-ONIRIS Nantes - FRANCE), Jun 2023, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Food Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Physics, Jan 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Congress on Engineering and Food (ICEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research : from physical and biological mechanisms to breakthrough innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de la journée d’échange sur la formulation des agents et substances de biocontrôle 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Biocontrôle / INRAE, Jun 2023, Maisons-Alfort, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Interactions &amp; Assembly - 3rd seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, online (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient superconcentration-granulation based process to manufacture dairy ingredients: influence of composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de protéines animales et/ou végétales par lévitation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème journée scientifique rennaise Sciences des Aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Rennes (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect viscosity and enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic levitation of dairy proteins droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Interactions &amp; Assembly - 3rd seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, online (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième journée scientifique rennaise construction/déconstruction de l'aliment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle alimentation AGROCAMPUS OUEST, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS-2021 European Colloids and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE/CNRS, Nov 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient superconcentration-granulation based process to manufacture dairy powders: Limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, RENNES, édition virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying dynamics in complex mixes of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2021 - Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, visioconference, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin formation in drying droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’école doctorale : Écologie, Géosciences, Agronomie, ALimentation, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced stratification in complex mixes of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Rheology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bangor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dried whey protein fractal aggregates for substituting texturizing additives in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kerjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Hydrocolloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de tests et caractérisations de nano-sondes électromagnétiques résonantes pour le diagnostic dynamique en métrologie fine de processus de la matière molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and rheology of protein foams: contribution of interfacial properties, involvement of film relaxation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray-drying - concentrated matrices –functionalities team objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the droplet particle transition in dairy colloidal mixes: The impact of the molecular scale on particle morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops – CECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation de l’interface au cours du procédé de séchage : approche multiéchelles appliquée aux poudres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée scientifique "science des aliments et valorisation des bio-produits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins:a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops – CECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of biological colloids revealed by drying cracks formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in mixtures of dairy proteins: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological rearrangements and surface rheology: a multi-scale approach on dairy proteins foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to the properties of dairy protein foams.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Biologie Physique du Grand Ouest RBPGO8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity in the drying behavior between biological colloids and model colloidal dispersions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion plénière du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Ingénierie des Systèmes Biologiques et des Procédés (0792)., Nov 2018, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle formation during dairy powders production is ruled by protein mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research to overcome dairy industry challenges: from single drop to drying of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Asia Pacific Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powders : influence of the process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying drops of milk proteins and colloidal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR AMC2 Approches Multi-physiques pour les Colloïdes Concentrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de formation des grains et propriétés des poudres laitières associées :Une approche multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière molle pour la science des aliments : Compréhension et Structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ingénierie des Agropolymères et Technologies Emergentes (1208)., Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional properties of dairy protein powders: Effect of concentration and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l'alpha-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. Art. 14-9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Soft Matter Approaches Bring New Tools For Biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosming 2013 CBB Ingrédients Cosmétiques et Biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antagonistic effects of bacteria on the potato late blight-causing agent [i]Phytophthora infestans[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Boyetchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sawchyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting, 2011, The Canadian Phytopathological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Phytopathological Society., Jul 2011, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of crystallization kinetics of ?-lactose monohydrate in the presence of various additives through a moments approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMERIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration of infant milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teagasc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Fermoy, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Desfougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on biofoams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri (IT), France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamic during concentration spray- drying & rehydratation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco-Brésilien Université de Vicosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the liquid-air interface: a powerful toolbox to study interactions between biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Budapest (HO), France. pp.56-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential adsorption of egg-white proteins: relation with physical properties of interfacial film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food colloids: creating structure, delivering functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive interfacial properties of ovalbumin and lysozyme in mixtures as revealed by PM-IRRAS and the study of foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Vibrational Spectroscopy (ICAVS4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the concentration and drying steps for skim milk powder production using machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology &amp; recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transglutaminase on Maillard browning of lactose-free milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Neves Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of transglutaminase for the production of lactose hydrolyzed milk powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Neves Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dried Dairy and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the key parameters that influence the rheological properties of concentrated milk protein systems using a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Khelifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how the sol-gel transition and the internal flows drive the skin formation in the course of drying of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powder : influence of the process parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Granulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat induced aggregation of whey proteins is affected by storage conditions of WPI powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of particle formation and resulting properties of high protein dairy powders: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kind driven particle morphology and resulting dairy powder properties: a multiscale approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés interfaciales et moussantes de protéines globulaires laitières étuvées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres Biologie-Physique du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis to characterize the raw materials of an industrial agglomeration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miséréré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Water interface: a key place for revealing protein interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft interfacial materials:from fundamentals to formulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Londres, United Kingdom. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kind driven droplet and particule morphology and resulting dairy powder properties: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Droplets ( Energy Materials Nanotechnology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, phuket, Thailand. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers secs, d’une stratégie de report à un marché à forte valeur ajoutée : le point de vue de la Recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CEREL 2015 « Plus de lait …. Pour quoi faire et Comment faire ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of WPI powders during ageing and impact on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vilnius, Lithuania. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of evolution of WPI powders during ageing and impact foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Drying Conference (EuroDrying'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Budapest, Hungary. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et propriétés interfaciales et moussantes des protéines au cours du stockage de poudres de WPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les caractéristiques physico-chimiques du concentré et les paramètres de séchage gouvernent-ils les propriétés intrinsèques des poudres de lait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR "les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs structuraux de l’évolution des poudres de WPI au stockage et impact sur les propriétés moussantes et l’indice de brunissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STPMS - Science et Technologie des Poudres et Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much protein kinds influence the morphology of the resulting powder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IDF Symposium on Microstructure of Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicouches interfaciales de solutions de protéines révélatrices des interactions attractives en bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest ( RBPGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much protein kinds influence the morphology of the resulting powder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure and functionality forum symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Amsterdam, Netherlands. Food Structure (Etats Unis), 2014, Food Structure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of some minerals and organic acids on lactose crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals &amp; Dairy Products Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Milk Concentrate Spraying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DROPETS 2013 1.International Workshop on WETTING AND EVAPORATION: DROPLETS OF PURE AND COMPLEX FLUIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying behavior of a single droplet of milk protein suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tabuteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DROPLET 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l’ α-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 7 cristallisation et précipitation industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse Albi, France. , Récents Progrès en Génie des Procédés, 103 article n°14, pp.1-9, 2013, Récents Progrès en Génie des Procédés (Cédérom)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2012 26. Conference of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Malmö, Sweden. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of crystallization kinetics of α-lactose monohydrate in the presence of various additives through a moments approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Colloque Molécules Ingédients Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the liquid-air interface : a powerful toolbox to study interactions between biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. , European Biophysics Journal, 40 Issue 1 Supplement – August 2011, 263 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on biofoams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri, Italy. , 2011, Third international conference on biofoams</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying sessile droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 253, pp.114761. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulation behaviour of high lactose dairy superconcentrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura T O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doll Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 438, pp.119584. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the segregation of proteins in high-protein dairy powders after spray-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (2), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on key characteristics of dairy protein powders using a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.3192. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12173192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de gouttes de mélanges de protéines laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the superconcentration and granulation steps of a disruptive spray-drying free process for the manufacture of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 317, pp.110865. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112030. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage innovant de co-produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagram of Dairy Protein Mixes Obtained by Single Droplet Drying Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.562. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11040562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy usage in the manufacture of dairy powders: Advances in conventional processing and disruptive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2021.1903489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of experimental setups for the production of milk concentrates and subsequent characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica Felipe Maurício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.112193. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of limiting factors in a novel superconcentration-granulation based dairy powder manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.102798. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 620, pp.126560. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Transport upon Advection at the Air/Water Interface: When Charge Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (42), pp.12278-12289. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow process and heating conditions modulate the characteristics of whey protein aggregates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.109675. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How foam stability against drainage is affected by conditions of prior whey protein powder storage and dry-heating: A multidimensional experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 242, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 542, pp.222-232. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solute mechanical properties impact on the drying of dairy and model colloidal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SM00373H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced mechanisms of skin formation in mixtures of high protein dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying colloidal systems: Laboratory models for a wide range of applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Davaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (8), pp.94. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2018-11712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the drying step in the steam-jet granulation process of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim milk powders: Influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (15), pp.1930-1936. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2018.1463539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of secondary structure evolution of micellar casein powder upon aging by FTIR and SRCD: Consequences on solubility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.2243-2250. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.8711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : III. Comment vieillit une poudre protéique laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Novembre-Décembre (134), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial role of remaining lactose in whey protein isolate powders during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.206-2016. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of whey protein isolate powder during aging and effects on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (7), pp.5265-5272. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-induced aggregation properties of whey proteins as affected by storage conditions of whey protein Isolate powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.993-1001. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-016-1686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling and collapse during drying of a single aqueous dispersion of casein micelle droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic pressures of lysozyme solutions from gas-like to crystal states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (41), pp.28458-28465. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp03867k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dimensional analysis approach for modelling the size of droplets formed by bi-fluid atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate conformational impact of citrate on ovotransferrin considerably increases its capacity to self-assemble at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 437, pp.219-226. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of milk protein skins layers after drying: understanding the mechanisms of particle formation from whey protein isolate and native phosphocaseinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.8 -16. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of a single droplet to investigate process–structure– function relationships: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-014-0186-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do whey and casein micelle proteins influence the morphology and properties of the resulting powder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (13), pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2014.915554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional properties of milk protein powders: effects of vacuum concentration and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.1578-1591. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2013.816316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the addition of various minerals, proteins and salts of organic acids on the principal steps of α-lactose monohydrate crystallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (2), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape, shell, and vacuole formation during the drying of a single concentrated whey protein droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tabuteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 15606–15613, 29 (50), pp.15606-15613. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la404108v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antagonistic effects of bacteria on the potato late blight-causing agent Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Boyetchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sawchyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected differences in the behavior of ovotransferrin at the air-water interface at pH 6.5 and 8.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pézolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rioux-Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 356 (2), pp.614-23. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat supramolecular structure in fat-filled dairy powders: A tool to adjust spray-drying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat supramolecular structure in fat-filled dairy powders: A tool to adjust spray-drying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential adsorption of egg-white proteins at the air-water interface suggests a stratified organization of the interfacial film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pézolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.275-284. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between ovalbumin and lysozyme leads to non-additive interfacial and foaming properties of mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.352-365. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des schémas technologiques de fabrication et de formulation sur les protéines et les propriétés fonctionnelles des poudres protéiques laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rigult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of Complex Dairy Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Royal Society of Chemistry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying of Complex Fluid Drops: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 8, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Society of Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Soft Matter Series, 978-1-83916-118-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology, modeling and control of the processing steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Le Floch-Fouéré, Pierre Schuck, Gaëlle Tanguy, Luca Lanotte, Romain Jeantet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying in the Dairy Industry: From Established Technologies to Advanced Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 296 p., 2021, 978-0815359982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Whey Protein Powders During Storage .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whey Proteins From Milk to Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADEMIC PRESS LTD- ELSEVIER SCIENCE LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 693 p., 2019, 978-0-12-812124-5. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812124-5.00004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying in the Dairy Industry from Etablished Technologies to Advanced Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press Inc. CRC Press, 1, 296 p., 2021, Cecile Le Floch-Fouere, Pierre Schuck, Gaelle Tanguy, Luca Lanotte, Romain Jeantet; https://www.taylorfrancis.com/books/e/9781351119504, 978-0815359982. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351119504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation de l’interface au cours du procédé de séchage : approche multi-échelles appliquée aux poudres alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. AGROCAMPUS OUEST, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis, comment une goutte de lait devient-elle un grain de poudre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0868AB9"/>
+    <w:nsid w:val="83676CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-le-floch-fouere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6803-3878" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129446084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-agro-rennes-angers.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stlo.rennes.hub.inrae.fr/umr-stlo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stlo.rennes.hub.inrae.fr/recherche/equipe-psf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05101062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dede Almeida Celestino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia D&#8217;almeida Francisquini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Neves Cunha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111680v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra Patil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin G Murphy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grostete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra H Patil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Murphy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Popineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boissel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Fu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille de Guibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Gernigon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Boyetchko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sawchyn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernigon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Khelifaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547545v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305345v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mis&#233;r&#233;r&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Vors" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209767v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123332v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huashan Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fallourd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fallourd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pauchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114761" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T O'Donoghue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doll Chutani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119584" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22133" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194694v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12173192" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110865" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040562" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202860v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2021.1903489" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Felipe Maur&#237;cio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112193" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404247v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102798" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126560" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.07.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00373H" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801984v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.06.025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902823v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1463539" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621245v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8711" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454658v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338090v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10788" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454590v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1686-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454517v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.016" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209745v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.022" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128555v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123351v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.01.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0186-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209683v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.915554" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209479v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2013.816316" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209403v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.12.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404108v" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842537v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711895v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux-Dub&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.073" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPW51G0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895759v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vignolles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#233;jean" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009057" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729511v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897022v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739858v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.rsc.org/en/content/ebook/978-1-78801-790-9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954025v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Persico" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887275v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/whey-proteins/deeth/978-0-12-812124-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812124-5.00004-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953972v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791083v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310597v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-le-floch-fouere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6803-3878" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129446084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-agro-rennes-angers.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stlo.rennes.hub.inrae.fr/umr-stlo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stlo.rennes.hub.inrae.fr/recherche/equipe-psf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272064v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387356v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05101062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dede Almeida Celestino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia D&#8217;almeida Francisquini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Neves Cunha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra Patil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin G Murphy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grostete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra H Patil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Murphy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Popineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boissel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Fu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille de Guibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Gernigon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Boyetchko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sawchyn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernigon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Khelifaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547545v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305345v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mis&#233;r&#233;r&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Vors" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123332v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huashan Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fallourd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fallourd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pauchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114761" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T O'Donoghue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doll Chutani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119584" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22133" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194694v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12173192" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110865" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040562" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202860v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2021.1903489" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Felipe Maur&#237;cio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112193" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404247v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102798" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126560" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.07.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00373H" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801984v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.06.025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902823v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1463539" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621245v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8711" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454658v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338090v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10788" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454590v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1686-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454517v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.016" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209745v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.022" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128555v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123351v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.01.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0186-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209683v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.915554" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209479v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2013.816316" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209403v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.12.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404108v" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842537v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711895v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux-Dub&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.073" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPW51G0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895759v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vignolles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#233;jean" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009057" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729511v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897022v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739858v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.rsc.org/en/content/ebook/978-1-78801-790-9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954025v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Persico" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887275v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/whey-proteins/deeth/978-0-12-812124-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812124-5.00004-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953972v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791083v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310597v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>