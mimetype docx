--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Legallais </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cécile LEGALLAIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth : 07/03/1968</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile.legallais@utc.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESENT POSITION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 - :  Head of Laboratory of Biomechanics and Bioengineering (joint lab Université de Technologie de Compiè(UTC)/CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPOINTMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - : Directeur de recherche CNRS (CNRS Senior researcher). Laboratory of Biomechanics and Bioengineering, Université de Technologie de Compiègne (FR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2018 :Associate Researcher (part time) Assistance Publique Hôpitaux de Paris (APHP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 - 1997 : Post-doctoral Fellow, University of Calabria (Italy) & Membrana GmbH (Germany)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 - 2006 : Chargé de recherche CNRS (CNRS Researcher). UTC Compiègne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC QUALIFICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H.D.R.  1998 “Habilitation” to supervise Ph.D. Thesis. Université de Technologie de Compiègne (FR). Blood toxins removal by membrane processes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. 1993Université de Technologie de Compiègne (FR). Specialty : Biomedical Eng.  LDL-cholesterol removal from human plasma based on cascade filtration.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MS/Eng. D 1990 Ecole Nationale Supérieure de Mécanique et Aérotechnique (Poitiers) – Engineer in Fluid Mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARDS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bronze Medal from the CNRS, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH ACTIVITIES : Biomechanics of Organ Supply systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 1995 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioartificial liver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at different scales. Encapsulation of hepatoctes in alginate beads. Design and characterization of fluidized bed bioreactor. Full extracorporeal circulation. PI of ANR TecSan SUPPLIVER (2011 -2015). WP Leader RHU Ilite (Innovations in Liver tissue Engineering) (2016-2022).  PI of ANR MimLiveronChip (Organ on Chip) (2019-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2006: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone and musculo-skeletal tissue engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> based on stretching bioreactors – Mechanical and biological characterization.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 1994:  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow and</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass transfer in hemodialysis and hemodiafiltration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Collaboration with Membrana GmbH, Fresenius Medical Care, Amiens Hospital</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood flow simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in 3D vessels reconstructed from medical images.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS and COMMUNICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">105 papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in international journals with peer review</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 6 book chapters, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 patents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNERGISTIC ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Past President (2019-2021) of European Society for Artificial Organs (ESAO). Formerly Governor (2005-2011), General Secretary (2011-2015),  President Elect (2015-2017)& President (2017-2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Member of the Board of the International Federation for Artificial Organs (IFAO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- President of the XXXVIth ESAO Congress (2009) in Compiègne, France (400 participants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Reviewer for Artificial Organs, Journal of Membrane Science, Biotechnology Bioengineering, Separation Science and Technology, Journal of Polymer Science, Journal of Biomechanics, Medical Engineering and Physics, Plos One, Tissue Engineering, Biomaterials.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUPERVISION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 25 PhD students at UTC (22 achieved, 3 ongoing)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 HDR Habilitation at UTC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEACHING ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Lecture on Artificial Organs (UTC) – 20h/y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Hands on activities for engineering students (tissue engineering, hemodialysis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ formation and culture of cell spheroids in a low-binding 3D-printed biochip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Klieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Le Graët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.5801-5818. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5lc00503e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids-on-chip models to mimic liver physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brassens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.14576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738069v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the differential and synergic lipotoxic patterns of oleic acid, palmitic acid, and their mixture in 3D HepG2/C3A tissue using liver‐on‐chip technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.70075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of Magnesium- and Strontium-Enriched Bioactive Glass into Electrospun PCL Scaffolds for Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gerardo Mecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Oderich Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.1555. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17111555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hepatic spheroids and liver‐organ on chip models displayed maintenance of hepatic functions and maturation profile in a long‐term culture of the humanized HepaSH cells, a human cell population harvested from chimeric mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Meschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo Hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded electrospun scaffold from aligned fibers to honeycomb micropatterns: Application to bone-tendon tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Leal Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 177, pp.214413. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioadv.2025.214413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of hydroxyapatite and honeycomb micro-structure in bone tissue engineering using electrospun beads-on-string fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The International Journal of Artificial Organs, Volume 47, Issue 8 Pages: 642 - 649, 47 (8), pp.642-649. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988241268033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-environment and muscle contraction regulate the heterogeneity of myonuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrine Blavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Esteves de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13395-024-00359-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the motif activity of transcription regulators in pancreatic β-like cell subpopulations differentiated from human induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Pachkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MO00082J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling analysis of the effect of palmitic acid on 3D spheroids of β-like cells derived from induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo Hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 917, pp.148441. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2024.148441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the metabolomic crosstalk between liver sinusoidal endothelial cells and hepatocytes exposed to paracetamol using organ-on-chip technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.153550. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2023.153550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of β-like cell subtypes from differentiated human induced pluripotent stem cells in 3D spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (10), pp.810-822. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3MO00050H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulated Hepatocytes Differentiated from Human Induced Pluripotent Stem Cells: Optimizing 3D Culture for Tissue Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Benzoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.865. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12060865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate variations in microfluidic circuits with free surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Zarpellon Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (12), pp.79. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-023-02691-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Néphrologie verte de la SFNDT : premières réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsah Hachad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filipozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ndt.2023.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coculture model of a liver sinusoidal endothelial cell barrier and HepG2/C3a spheroids-on-chip in an advanced fluidic platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiosc.2023.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Adult Features and Functions of Hepatocytes Differentiated from Human Induced Pluripotent Stem Cells and Self-Organized as Organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléanor Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Benzoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11030537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the transcriptome and metabolome of pancreatic spheroids derived from human induced pluripotent stem cells and matured in an organ-on-a-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (8), pp.791-804. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2mo00132b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver organ-on-chip models for toxicity studies and risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.2423-2450. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2lc00307d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodialysis Can Lower the Environmental Impact of Hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Sqalli Houssaïni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12010045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Exometabolomic Profiles of Rat Islets of Langerhans Cultured in Microfluidic Biochip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gakière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.1270. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12121270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Liver-on-Chip Integrating a Hydroscaffold Mimicking the Liver’s Extracellular Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méryl Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering9090443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale-Engineered Muscle Constructs: PEG Hydrogel Micro-Patterning on an Electrospun PCL Mat Functionalized with Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lerebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.260. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23010260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of HepG2/C3A Cell Cultures in Cyclic Olefin Copolymer Based Microfluidic Bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Badiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Llobera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (21), pp.4478. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14214478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical characterization of alginate‐Poly‐L‐Lysine encapsulated HepaRG for extracorporeal liver supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.27583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the behavior of 2D monolayers and 3D spheroid human pancreatic beta cells derived from induced pluripotent stem cells in a microfluidic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Scheidecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 330, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2021.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogel-Integrated Biochip for Liver Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilandra Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi A Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (7), pp.5617-5626. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.1c00425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor variability alters differentiation and mechanical cohesion of tissue-engineered constructs with human endothelial/MSC co-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Testelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (11), pp.868-879. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988211051758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steatosis profiles induced by pesticides using liver organ-on-chip model and omics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2021.112155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mechanical stimulation for optimal tendon tissue engineering: a mechanical and biological multiscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dermigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.37180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pancreas-liver organ-on-chip coculture model for organ-to-organ interaction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinoshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.107783. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2020.107783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of biomedically relevant gradient scaffolds: From honeycomb to randomly-oriented microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leon-Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.122606. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwell-based pancreas-on-chip model enhances genes expression and functionality of rat islets of Langerhans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.110892. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combination of a poly‐caprolactone/nano‐hydroxyapatite honeycomb scaffold and mesenchymal stem cells promotes bone regeneration in rat calvarial defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jankovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Zabijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/term.3114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-to-warm machine perfusion of the liver: a novel circuit for an uninterrupted combined perfusion protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (6), pp.927-933. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hpb.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG Self-Assembled Spheroids in Alginate Beads Meet the Clinical Needs for Bioartificial Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (11-12), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2019.0262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Bone Cell Response to Tensile Mechanical Solicitations: Is There an Optimal Protocol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.1800358. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/biot.201800358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology and Bioartificial Liver Engineering. Two Rival Paths for “Converging Technology”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23-1, pp.121-135. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial liver: biomechanical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44th Congress of the Société de Biomécanique, 22 (sup1), pp.S370-S372. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomaterials in Tendon and Skeletal Muscle Tissue Engineering: Current Trends and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.1116. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ε-caprolactone)/Hydroxyapatite 3D Honeycomb Scaffolds for a Cellular Microenvironment Adapted to Maxillofacial Bone Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Wittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.3317-3326. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.8b00521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip approach to study hepatotoxicity of DDT, permethrin and their mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (8), pp.1121-1134. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jat.3624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioengineering Organs for Blood Detoxification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dooli Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Mihaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (21), pp.1800430. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201800430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Transfers in a Fluidized Bed Bioreactor using Alginate Beads for a Future Bioartificial Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.284-293. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880402700404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Osteogenic and Tenogenic Differentiation Potential of C3H10T1/2 (Mesenchymal Stem Cell Model) Cultured on PCL/PLA Electrospun Scaffolds in the Absence of Specific Differentiation Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Huepkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Glasmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12), pp.1387. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10121387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate-Based Cell Microencapsulation for Tissue Engineering and Regenerative Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (26), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612823666170609084016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new prescription model for regional citrate anticoagulation in therapeutic plasma exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menno Pruijm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Teta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.81. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12882-017-0494-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the fluidized bed bioreactor as an external bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Semenzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (4), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion properties of alginate beads as cell carrier in the fluidized bed bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Danial Naghib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Girimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrem Curcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 316, pp.711-717. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2016.12.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Development and Characterization of an Easy Handling Sheet-Like Biohybrid Bone Substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (11-12), pp.1895-1905. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2014.0580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPPLIVER: Bioartificial supply for liver failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Figaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S. Dumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Capone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the fluid structure interactions in a compliant patient-specific arteriovenous fistula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Penrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.143-159. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two Endovascular Treatments of a Stenosed Arteriovenous Fistula: Balloon-Angioplasty with and without Stenting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (10), pp.763-772. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an Arterial Stenosis on the Hemodynamics Within an Arteriovenous Fistula (AVF): Comparison Before and After Balloon-Angioplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Alimohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Diaz-Zuccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-014-0185-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of seven drug metabolisms and clearances by cryopreserved human primary hepatocytes cultivated in microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.140-152. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/00498254.2012.706725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appropriate selection of 3D alginate culture model for hepatic Huh-7 cell line encapsulation intended for viral studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duverlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1-2), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2012.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00723045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human hepatic cell behavior on polysulfone membrane with double porosity level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Nathanael Adrianus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 428, pp. 454-461. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ifosfamide nephrotoxicity induced in a liver-kidney co-culture biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grsicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Madalinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.597-608. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.24707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00864839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Alginate Composition: From Bead Mechanical Properties to Encapsulated HepG2/C3A Cell Activities for In Vivo Implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Capone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rechel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e62032. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0062032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Shintu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated proteomic and transcriptomic investigation of the acetaminophen toxicity in liver microfluidic biochip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chafey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e21268. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0021268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOCOM: Implantable wireless pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakeim Talleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.163 - 168. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of HepG2/C3a cell functions in a microfluidic biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (7), pp.1704-15. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.23104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cocktail of metabolic probes demonstrates the relevance of primary human hepatocyte cultures in a microfluidic biochip for pharmaceutical drug screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of blood flow through a patient-specific arteriovenous fistula used for hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2009.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the mass transfers in an artificial kidney microchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 352, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la toxicocinétique in vivo de substances chimiques à partir de données in vitro et de modèles QSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.489-501. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate-encapsulated HepG2 Cells in a Fluidized Bed Bioreactor Maintain Function in Human Liver Failure Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (12), pp.1117-1126. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-1594.2009.00821.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de suppléance hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.413-419. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reaurg.2009.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro tests and modelization of bicarbonate kinetics and mass transfers during online hemodiafiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.482-491. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880903200802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial and bioartificial liver devices: present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (12), pp.1690-1702. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gut.2008.175380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow fiber bioartificial liver: Physical and biological characterization with C3A cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. von Harten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 ((1-2)), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of adsorption and biochromatography in extracorporeal liver support systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 961 (2), pp.171-176. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2007.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional growth of human hepatoma C3A cells within alginate beads for fluidized bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Śmietanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (4), pp.340- 347. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880803100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid–liquid mass transfers in an airlift reactor incorporating alginate beads for the application as a bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Demming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (12), pp.2370-2378. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2008.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateurs d'hémodialyse : état du marché français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donadey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBM RBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28, pp.150-168. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmret.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a renal microchip for in vitro distal tubule models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.1245-1253. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp0603513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into the relationship between hemodynamics and vascular alterations in an established arteriovenous fistula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (9), pp.999-1007. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2006.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in the development of microfluidic cell biochips for in vitro hepatotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.535-544. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective control of liver and kidney cells migration during organotypic cocultures inside fibronectin-coated rectangular silicone microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (10), pp.1820-1829. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2006.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of C3A Cells in Alginate Beads for Fluidized Bed Bioartificial Liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bukowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (9), pp.2911-2913. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.transproceed.2007.08.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of oxygen transfer including cell necrosis for the design of a bioartificial pancreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 96, pp.990-998. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.21140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of alginate beads hosting hepatocytes in a fluidized bed bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barthès-Biesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (8), pp.756-63. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880602900805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Osteoblastic Cells in a Microfluidic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.558-595. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion culture of mammalian cells in microfluidic environments for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.56-59. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200603008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance of liver and kidney organotypic cultures inside rectangular silicone microchannels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.4109-4119. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2006.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the relevant parameters for the geometrical optimization of an implantable bioartificial pancreas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127 (7), pp.1054-1061. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2073407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of encapsulated C3A hepatocytes functions in a fluidized bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.1204-1212. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp034301z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial livers (BAL): current technological aspects and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 181 (1), pp.81-95. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(00)00539-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triphasic electrospun scaffold with dynamic cells coculture for tissue engineering of bone-tendon-muscle junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAO-IFAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAO-IFAO, Sep 2024, Aachen (Aix la Chapelle), Germany. pp.421-565, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988241279540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Oleic Acid, Palmitic Acid and their mixture on the development of hepatic steatosis using liver-on-chip technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyoshi Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements towards artificial organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOT Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Orthotopic Transplantation, Sep 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy of science, a tool to face engineered liver challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Guchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termis –EU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle découlement et suivi de prolifération dans des biopuces hépatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verhulsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25`eme Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes and Porous Scaffolds for Bioartificial Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMembrane 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sorrento (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of treatment strategies for acute liver failure based on a perfused bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tai pei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of liver-on-chip model integrating LSEC barrier and hepatocytes organoids for toxicity application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandenhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st edition of the MicroPhysio conference on "Micro-physiological models: From organoids to organs-on-chip"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating mechanical and biological parameters to investigate phenotypic changes in human liver sinusoidal endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K El Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 TERMIS 6th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an advanced liver organ-on-chip integrating hydroscaffold mimicking cell matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandenhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, London (U.K.), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a new perfused dynamic bioreactor hosting heparg in alginate-poly-l-lysine beads meet the clinical needs for extracorporeal liver supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th ESAO congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D liver-on-chip model integrating hydrogel mimicking cell matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS 6th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical and epistemological questions in (bio)artificial organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IFAO-JSAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Society for Artificial Organs, Nov 2019, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogel integrated microchip : towards a human 3D model of liver cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilandra Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cells-on-Chip 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of multiscale approaches in Liver Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Congress European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAO, Sep 2019, Hannover - Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Behavior of Rat Pancreatic Islets in an Organ-On-Chip Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAO-JSAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial Liver: What's next ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOT Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Orthotopic Transplantation, Sep 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver on chip platform: key questions following 15 years of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International MicroNanoconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically Conductive Multi Dimensional Scaffolds With Controllable Architecture For Skeletal Muscle Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th TERMIS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stimulation monitoring towards optimal tendon tissue reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Ricousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a bioartificial liver device with fluidized bed bioreactors hosting alginate-encapsulated hepatocyte spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Figaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Semenzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, France. pp.1335-1338, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/embc.2015.7318615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver-kidney microfluidic bioreactor for cell co-culture in drug studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Poleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, GRONINGEN, Netherlands. pp.0328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID implantable pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakeim Talleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DTIS 2011 : 6th International conference on Design &amp; Technology of Integrated Systems in nanoscale era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Athens, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the influence of wall compliance on the hemodynamics in a patient-specific arteriovenous fistula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicologie predictive: les voies du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SPTC - Société de Pharmaco-Toxicologie Cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of PBPK models based on in vivo and in vitro data to describe complex biotransformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guguen-Guillouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the growth kinetics of hepatocarcinoma cells in a microfluidic bioreactor and Petri dishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMB 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic biochip for in vitro toxicity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a liver biochip as a tool in toxicological study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI Annual meeting European Society for Artificial Organs. ESAO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and mass transfer modeling for tissue engineering applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Layrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Compiègne, France. pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicarbonate and urea kinetics modeling during hemodialysis and online postdilution hemodiafiltration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vienken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAO 2008, XXXV Annual Meeting European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Genève, Switzerland. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro bicarbonate and urea kinetics during hemodialysis and online hemodiafiltration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vienken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Compiègne, France. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Micro-Encapsulation and Bioartificial Liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Vu Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numérique et expérimentale des écoulements sanguins dans une fistule artério veineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numérique et expérimentale des écoulements sanguins dans une fistule artério-veineuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numérique et expérimentale des écoulements sanguins dans une fistule artério-veineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional growth of hepatic cells in alginate beads. Studies of beads optimization for fluidized bed bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Smietanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Krems, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of bioartificial organ : combination of hepatocytes microencapsulation and fluidized bed technology for extracorporeal liver support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on “Biochromatography and Nanobiotechnologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial liver based on hollow fiber membrane : physical and biological characterization at micro scale level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. von Harten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Krems, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cellular biochip mimicking in vitro organs for chronic toxicity analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Layrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducers'07, 14th International Conference on Solid-State Sensors, actuators and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des procédures de maillage pour l'étude des écoulements sanguins dans une fistule artério-veineuse réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des écoulements dans une fistule artério veineuse. Comparaison numérique expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR2760 : Interactions fluide structure biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of bone substitutes in bioreactors : Modeling and culture of bone marrow stem cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Layrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Krems, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of cells microencapsulation for bioartificial liver in fluidized bed bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Bioencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a renal microfluidic device for future in vitro kidney model reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver organotypic chick embryo cultures on silicone microchannels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 20th European Conference on Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human liver cells in a pilot-scale fluidised-bed bioreactor maintain performance in human liver failure plasma making them suitable for a bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDMS microdevices as new supports for in vitro bioartificial organs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer studies in a model of fluidized bed bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of cells within alginate beads produced for fluidized bed bioreactor (bioartificial liver).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microfluidic devices for in vitro liver model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro optimization of alginate bead production for hepatocytes encapsulation in the fluidized bed bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Blood Flow in a side-to-end fistula for hemodialysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood flow simulation in an arteriovenous fistula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress International Society for Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cleveland, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD modeling of unsteady blood flow in a arteriovenous fistula reconstructed from angioscanner.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de la Société de Biomécanique. In Computer Methods in Biomechanics and Biomedical Engineering, 8,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bruxelles, Belgium. pp.161-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of osteoblast-like cells in cellular microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Warocquier-Clerout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.396-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic behaviour of several types of fluidized bed bioreactor used in a bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J.F. Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non woven electrospun scaffold with continuous gradient from honeycomb like to aligned structures for osteotendinous junction tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Glasmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th ESAO congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a biologically inspired human-designed liver?[</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Guchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World congress Termis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maasticht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of treatment strategies for acute liver failure based on a perfused bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World congress Termis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maasticht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of encapsulated HepaRG in fluidized bed artificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomat – MatSan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can HepaRG self-assembled spheroids fulfil the clinical needs for extracorporeal liver supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D culture to organoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can encapsulated HEPARG in alginate-polyl-lysine beads meet the clinical needs for extracorporeal liver supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D culture to organoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of human pluripotent stem cells into hepatocytes is more efficient in spheroids than in 2D culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dubart-Kupperschmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASL the international liver congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogel-integrated hepatic cell culture microchips for liver tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termis world congres Kyoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic and Organ-on-a-chip-based Technologies for Diabetes Therapy and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Diabetes Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.188-232, 2022, Nanoscience &amp; Nanotechnology Series, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839165498-00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 : Membrane bioreactors for bio-artificial pancreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.77-108, 2020, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-814225-7.00004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Co-Culture Approaches Able to Improve Biological Functions of Bioartificial Livers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Membranes and (Bio)Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, WORLD SCIENTIFIC, pp.179-210, 2018, 978-981-3223-97-4. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813223974_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemodynamics inside autologous arteriovenous fistulas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Devices Design in Cardiovascular Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation d'hépatocytes pour le développement d'un système de suppléance hépatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coord. Vandamme, Poncelet, Subra-Paternault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microencapsulation : des sciences aux technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Editions Tec&amp;Doc, pp.295-312, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Separation and Purification by Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Interscience,, pp.2795-2804, 2006, 9780471740360. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780471740360.ebs0935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic characterization of the synergy between human induced pluripotent stem cells-derived liver-and pancreas-on-chip coculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo Hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and mechanical environments regulate the heterogeneity of myonuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrine Blavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Esteves De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId579"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Legallais </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cécile LEGALLAIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth : 07/03/1968</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile.legallais@utc.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESENT POSITION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 - :  Head of Laboratory of Biomechanics and Bioengineering (joint lab Université de Technologie de Compiè(UTC)/CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPOINTMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - : Directeur de recherche CNRS (CNRS Senior researcher). Laboratory of Biomechanics and Bioengineering, Université de Technologie de Compiègne (FR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2018 :Associate Researcher (part time) Assistance Publique Hôpitaux de Paris (APHP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 - 1997 : Post-doctoral Fellow, University of Calabria (Italy) & Membrana GmbH (Germany)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 - 2006 : Chargé de recherche CNRS (CNRS Researcher). UTC Compiègne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC QUALIFICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H.D.R.  1998 “Habilitation” to supervise Ph.D. Thesis. Université de Technologie de Compiègne (FR). Blood toxins removal by membrane processes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. 1993Université de Technologie de Compiègne (FR). Specialty : Biomedical Eng.  LDL-cholesterol removal from human plasma based on cascade filtration.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MS/Eng. D 1990 Ecole Nationale Supérieure de Mécanique et Aérotechnique (Poitiers) – Engineer in Fluid Mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARDS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bronze Medal from the CNRS, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH ACTIVITIES : Biomechanics of Organ Supply systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 1995 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioartificial liver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at different scales. Encapsulation of hepatoctes in alginate beads. Design and characterization of fluidized bed bioreactor. Full extracorporeal circulation. PI of ANR TecSan SUPPLIVER (2011 -2015). WP Leader RHU Ilite (Innovations in Liver tissue Engineering) (2016-2022).  PI of ANR MimLiveronChip (Organ on Chip) (2019-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2006: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone and musculo-skeletal tissue engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> based on stretching bioreactors – Mechanical and biological characterization.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 1994:  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow and</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass transfer in hemodialysis and hemodiafiltration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Collaboration with Membrana GmbH, Fresenius Medical Care, Amiens Hospital</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood flow simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in 3D vessels reconstructed from medical images.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS and COMMUNICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">105 papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in international journals with peer review</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 6 book chapters, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 patents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNERGISTIC ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Past President (2019-2021) of European Society for Artificial Organs (ESAO). Formerly Governor (2005-2011), General Secretary (2011-2015),  President Elect (2015-2017)& President (2017-2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Member of the Board of the International Federation for Artificial Organs (IFAO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- President of the XXXVIth ESAO Congress (2009) in Compiègne, France (400 participants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Reviewer for Artificial Organs, Journal of Membrane Science, Biotechnology Bioengineering, Separation Science and Technology, Journal of Polymer Science, Journal of Biomechanics, Medical Engineering and Physics, Plos One, Tissue Engineering, Biomaterials.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUPERVISION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 25 PhD students at UTC (22 achieved, 3 ongoing)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 HDR Habilitation at UTC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEACHING ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Lecture on Artificial Organs (UTC) – 20h/y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Hands on activities for engineering students (tissue engineering, hemodialysis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ formation and culture of cell spheroids in a low-binding 3D-printed biochip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Klieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Le Graët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.5801-5818. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5lc00503e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the differential and synergic lipotoxic patterns of oleic acid, palmitic acid, and their mixture in 3D HepG2/C3A tissue using liver‐on‐chip technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (1), pp.e70075. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.70075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids-on-chip models to mimic liver physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brassens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.14576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738069v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of Magnesium- and Strontium-Enriched Bioactive Glass into Electrospun PCL Scaffolds for Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gerardo Mecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Oderich Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.1555. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17111555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded electrospun scaffold from aligned fibers to honeycomb micropatterns: Application to bone-tendon tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Leal Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 177, pp.214413. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioadv.2025.214413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hepatic spheroids and liver‐organ on chip models displayed maintenance of hepatic functions and maturation profile in a long‐term culture of the humanized HepaSH cells, a human cell population harvested from chimeric mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Meschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo Hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of hydroxyapatite and honeycomb micro-structure in bone tissue engineering using electrospun beads-on-string fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The International Journal of Artificial Organs, Volume 47, Issue 8 Pages: 642 - 649, 47 (8), pp.642-649. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988241268033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-environment and muscle contraction regulate the heterogeneity of myonuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrine Blavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Esteves de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13395-024-00359-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the motif activity of transcription regulators in pancreatic β-like cell subpopulations differentiated from human induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Pachkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MO00082J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling analysis of the effect of palmitic acid on 3D spheroids of β-like cells derived from induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo Hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 917, pp.148441. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2024.148441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the metabolomic crosstalk between liver sinusoidal endothelial cells and hepatocytes exposed to paracetamol using organ-on-chip technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.153550. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2023.153550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulated Hepatocytes Differentiated from Human Induced Pluripotent Stem Cells: Optimizing 3D Culture for Tissue Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Benzoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.865. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12060865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of β-like cell subtypes from differentiated human induced pluripotent stem cells in 3D spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (10), pp.810-822. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3MO00050H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate variations in microfluidic circuits with free surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Zarpellon Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (12), pp.79. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-023-02691-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Néphrologie verte de la SFNDT : premières réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsah Hachad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filipozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ndt.2023.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coculture model of a liver sinusoidal endothelial cell barrier and HepG2/C3a spheroids-on-chip in an advanced fluidic platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiosc.2023.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Adult Features and Functions of Hepatocytes Differentiated from Human Induced Pluripotent Stem Cells and Self-Organized as Organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléanor Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Benzoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11030537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the transcriptome and metabolome of pancreatic spheroids derived from human induced pluripotent stem cells and matured in an organ-on-a-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (8), pp.791-804. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2mo00132b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver organ-on-chip models for toxicity studies and risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.2423-2450. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2lc00307d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodialysis Can Lower the Environmental Impact of Hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Sqalli Houssaïni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12010045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Exometabolomic Profiles of Rat Islets of Langerhans Cultured in Microfluidic Biochip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gakière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.1270. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12121270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Liver-on-Chip Integrating a Hydroscaffold Mimicking the Liver’s Extracellular Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méryl Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering9090443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale-Engineered Muscle Constructs: PEG Hydrogel Micro-Patterning on an Electrospun PCL Mat Functionalized with Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lerebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.260. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23010260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of HepG2/C3A Cell Cultures in Cyclic Olefin Copolymer Based Microfluidic Bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Badiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Llobera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (21), pp.4478. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14214478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical characterization of alginate‐Poly‐L‐Lysine encapsulated HepaRG for extracorporeal liver supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.27583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogel-Integrated Biochip for Liver Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilandra Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi A Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (7), pp.5617-5626. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.1c00425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the behavior of 2D monolayers and 3D spheroid human pancreatic beta cells derived from induced pluripotent stem cells in a microfluidic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Scheidecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 330, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2021.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor variability alters differentiation and mechanical cohesion of tissue-engineered constructs with human endothelial/MSC co-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Testelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (11), pp.868-879. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988211051758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steatosis profiles induced by pesticides using liver organ-on-chip model and omics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2021.112155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mechanical stimulation for optimal tendon tissue engineering: a mechanical and biological multiscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dermigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.37180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pancreas-liver organ-on-chip coculture model for organ-to-organ interaction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinoshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.107783. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2020.107783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of biomedically relevant gradient scaffolds: From honeycomb to randomly-oriented microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leon-Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.122606. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwell-based pancreas-on-chip model enhances genes expression and functionality of rat islets of Langerhans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.110892. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combination of a poly‐caprolactone/nano‐hydroxyapatite honeycomb scaffold and mesenchymal stem cells promotes bone regeneration in rat calvarial defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jankovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Zabijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/term.3114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-to-warm machine perfusion of the liver: a novel circuit for an uninterrupted combined perfusion protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (6), pp.927-933. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hpb.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG Self-Assembled Spheroids in Alginate Beads Meet the Clinical Needs for Bioartificial Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (11-12), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2019.0262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Bone Cell Response to Tensile Mechanical Solicitations: Is There an Optimal Protocol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.1800358. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/biot.201800358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology and Bioartificial Liver Engineering. Two Rival Paths for “Converging Technology”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23-1, pp.121-135. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial liver: biomechanical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44th Congress of the Société de Biomécanique, 22 (sup1), pp.S370-S372. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomaterials in Tendon and Skeletal Muscle Tissue Engineering: Current Trends and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.1116. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ε-caprolactone)/Hydroxyapatite 3D Honeycomb Scaffolds for a Cellular Microenvironment Adapted to Maxillofacial Bone Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Wittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.3317-3326. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.8b00521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip approach to study hepatotoxicity of DDT, permethrin and their mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (8), pp.1121-1134. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jat.3624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioengineering Organs for Blood Detoxification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dooli Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Mihaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (21), pp.1800430. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201800430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Transfers in a Fluidized Bed Bioreactor using Alginate Beads for a Future Bioartificial Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.284-293. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880402700404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Osteogenic and Tenogenic Differentiation Potential of C3H10T1/2 (Mesenchymal Stem Cell Model) Cultured on PCL/PLA Electrospun Scaffolds in the Absence of Specific Differentiation Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Huepkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Glasmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12), pp.1387. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10121387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate-Based Cell Microencapsulation for Tissue Engineering and Regenerative Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (26), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612823666170609084016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new prescription model for regional citrate anticoagulation in therapeutic plasma exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menno Pruijm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Teta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.81. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12882-017-0494-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the fluidized bed bioreactor as an external bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Semenzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (4), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion properties of alginate beads as cell carrier in the fluidized bed bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Danial Naghib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Girimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrem Curcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 316, pp.711-717. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2016.12.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Development and Characterization of an Easy Handling Sheet-Like Biohybrid Bone Substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (11-12), pp.1895-1905. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2014.0580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPPLIVER: Bioartificial supply for liver failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Figaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S. Dumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Capone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the fluid structure interactions in a compliant patient-specific arteriovenous fistula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Penrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.143-159. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two Endovascular Treatments of a Stenosed Arteriovenous Fistula: Balloon-Angioplasty with and without Stenting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (10), pp.763-772. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an Arterial Stenosis on the Hemodynamics Within an Arteriovenous Fistula (AVF): Comparison Before and After Balloon-Angioplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Alimohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Diaz-Zuccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-014-0185-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of seven drug metabolisms and clearances by cryopreserved human primary hepatocytes cultivated in microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.140-152. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/00498254.2012.706725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human hepatic cell behavior on polysulfone membrane with double porosity level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Nathanael Adrianus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 428, pp. 454-461. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appropriate selection of 3D alginate culture model for hepatic Huh-7 cell line encapsulation intended for viral studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duverlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1-2), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2012.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00723045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ifosfamide nephrotoxicity induced in a liver-kidney co-culture biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grsicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Madalinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.597-608. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.24707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00864839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Alginate Composition: From Bead Mechanical Properties to Encapsulated HepG2/C3A Cell Activities for In Vivo Implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Capone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rechel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e62032. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0062032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Shintu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated proteomic and transcriptomic investigation of the acetaminophen toxicity in liver microfluidic biochip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chafey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e21268. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0021268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOCOM: Implantable wireless pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakeim Talleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.163 - 168. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of HepG2/C3a cell functions in a microfluidic biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (7), pp.1704-15. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.23104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cocktail of metabolic probes demonstrates the relevance of primary human hepatocyte cultures in a microfluidic biochip for pharmaceutical drug screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of blood flow through a patient-specific arteriovenous fistula used for hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2009.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the mass transfers in an artificial kidney microchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 352, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la toxicocinétique in vivo de substances chimiques à partir de données in vitro et de modèles QSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.489-501. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate-encapsulated HepG2 Cells in a Fluidized Bed Bioreactor Maintain Function in Human Liver Failure Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (12), pp.1117-1126. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-1594.2009.00821.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de suppléance hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.413-419. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reaurg.2009.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro tests and modelization of bicarbonate kinetics and mass transfers during online hemodiafiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.482-491. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880903200802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial and bioartificial liver devices: present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (12), pp.1690-1702. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gut.2008.175380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow fiber bioartificial liver: Physical and biological characterization with C3A cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. von Harten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 ((1-2)), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of adsorption and biochromatography in extracorporeal liver support systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 961 (2), pp.171-176. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2007.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional growth of human hepatoma C3A cells within alginate beads for fluidized bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Śmietanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (4), pp.340- 347. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880803100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid–liquid mass transfers in an airlift reactor incorporating alginate beads for the application as a bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Demming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (12), pp.2370-2378. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2008.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateurs d'hémodialyse : état du marché français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donadey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBM RBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28, pp.150-168. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmret.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a renal microchip for in vitro distal tubule models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.1245-1253. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp0603513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into the relationship between hemodynamics and vascular alterations in an established arteriovenous fistula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (9), pp.999-1007. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2006.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in the development of microfluidic cell biochips for in vitro hepatotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.535-544. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective control of liver and kidney cells migration during organotypic cocultures inside fibronectin-coated rectangular silicone microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (10), pp.1820-1829. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2006.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of C3A Cells in Alginate Beads for Fluidized Bed Bioartificial Liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bukowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (9), pp.2911-2913. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.transproceed.2007.08.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of oxygen transfer including cell necrosis for the design of a bioartificial pancreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 96, pp.990-998. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.21140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of alginate beads hosting hepatocytes in a fluidized bed bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barthès-Biesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (8), pp.756-63. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880602900805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Osteoblastic Cells in a Microfluidic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.558-595. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion culture of mammalian cells in microfluidic environments for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.56-59. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200603008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance of liver and kidney organotypic cultures inside rectangular silicone microchannels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.4109-4119. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2006.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the relevant parameters for the geometrical optimization of an implantable bioartificial pancreas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127 (7), pp.1054-1061. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2073407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of encapsulated C3A hepatocytes functions in a fluidized bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.1204-1212. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp034301z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial livers (BAL): current technological aspects and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 181 (1), pp.81-95. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(00)00539-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triphasic electrospun scaffold with dynamic cells coculture for tissue engineering of bone-tendon-muscle junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAO-IFAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAO-IFAO, Sep 2024, Aachen (Aix la Chapelle), Germany. pp.421-565, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988241279540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Oleic Acid, Palmitic Acid and their mixture on the development of hepatic steatosis using liver-on-chip technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyoshi Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements towards artificial organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOT Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Orthotopic Transplantation, Sep 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy of science, a tool to face engineered liver challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Guchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termis –EU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle découlement et suivi de prolifération dans des biopuces hépatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verhulsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25`eme Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes and Porous Scaffolds for Bioartificial Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMembrane 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sorrento (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of treatment strategies for acute liver failure based on a perfused bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tai pei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of liver-on-chip model integrating LSEC barrier and hepatocytes organoids for toxicity application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandenhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st edition of the MicroPhysio conference on "Micro-physiological models: From organoids to organs-on-chip"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating mechanical and biological parameters to investigate phenotypic changes in human liver sinusoidal endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K El Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 TERMIS 6th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an advanced liver organ-on-chip integrating hydroscaffold mimicking cell matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandenhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, London (U.K.), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a new perfused dynamic bioreactor hosting heparg in alginate-poly-l-lysine beads meet the clinical needs for extracorporeal liver supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th ESAO congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D liver-on-chip model integrating hydrogel mimicking cell matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS 6th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogel integrated microchip : towards a human 3D model of liver cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilandra Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cells-on-Chip 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical and epistemological questions in (bio)artificial organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IFAO-JSAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Society for Artificial Organs, Nov 2019, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Behavior of Rat Pancreatic Islets in an Organ-On-Chip Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAO-JSAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of multiscale approaches in Liver Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Congress European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAO, Sep 2019, Hannover - Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial Liver: What's next ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOT Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Orthotopic Transplantation, Sep 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver on chip platform: key questions following 15 years of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International MicroNanoconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically Conductive Multi Dimensional Scaffolds With Controllable Architecture For Skeletal Muscle Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th TERMIS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stimulation monitoring towards optimal tendon tissue reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Ricousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a bioartificial liver device with fluidized bed bioreactors hosting alginate-encapsulated hepatocyte spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Figaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Semenzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, France. pp.1335-1338, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/embc.2015.7318615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver-kidney microfluidic bioreactor for cell co-culture in drug studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Poleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, GRONINGEN, Netherlands. pp.0328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the influence of wall compliance on the hemodynamics in a patient-specific arteriovenous fistula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID implantable pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakeim Talleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DTIS 2011 : 6th International conference on Design &amp; Technology of Integrated Systems in nanoscale era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Athens, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicologie predictive: les voies du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SPTC - Société de Pharmaco-Toxicologie Cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of PBPK models based on in vivo and in vitro data to describe complex biotransformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guguen-Guillouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the growth kinetics of hepatocarcinoma cells in a microfluidic bioreactor and Petri dishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMB 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic biochip for in vitro toxicity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a liver biochip as a tool in toxicological study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI Annual meeting European Society for Artificial Organs. ESAO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and mass transfer modeling for tissue engineering applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Layrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Compiègne, France. pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro bicarbonate and urea kinetics during hemodialysis and online hemodiafiltration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vienken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Compiègne, France. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicarbonate and urea kinetics modeling during hemodialysis and online postdilution hemodiafiltration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vienken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAO 2008, XXXV Annual Meeting European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Genève, Switzerland. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Micro-Encapsulation and Bioartificial Liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Vu Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numérique et expérimentale des écoulements sanguins dans une fistule artério veineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numérique et expérimentale des écoulements sanguins dans une fistule artério-veineuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional growth of hepatic cells in alginate beads. Studies of beads optimization for fluidized bed bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Smietanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Krems, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numérique et expérimentale des écoulements sanguins dans une fistule artério-veineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial liver based on hollow fiber membrane : physical and biological characterization at micro scale level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. von Harten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Krems, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of bioartificial organ : combination of hepatocytes microencapsulation and fluidized bed technology for extracorporeal liver support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on “Biochromatography and Nanobiotechnologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cellular biochip mimicking in vitro organs for chronic toxicity analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Layrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducers'07, 14th International Conference on Solid-State Sensors, actuators and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of bone substitutes in bioreactors : Modeling and culture of bone marrow stem cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Layrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Krems, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des procédures de maillage pour l'étude des écoulements sanguins dans une fistule artério-veineuse réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des écoulements dans une fistule artério veineuse. Comparaison numérique expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR2760 : Interactions fluide structure biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a renal microfluidic device for future in vitro kidney model reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of cells microencapsulation for bioartificial liver in fluidized bed bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Bioencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver organotypic chick embryo cultures on silicone microchannels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 20th European Conference on Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDMS microdevices as new supports for in vitro bioartificial organs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human liver cells in a pilot-scale fluidised-bed bioreactor maintain performance in human liver failure plasma making them suitable for a bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer studies in a model of fluidized bed bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of cells within alginate beads produced for fluidized bed bioreactor (bioartificial liver).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microfluidic devices for in vitro liver model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro optimization of alginate bead production for hepatocytes encapsulation in the fluidized bed bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Blood Flow in a side-to-end fistula for hemodialysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood flow simulation in an arteriovenous fistula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress International Society for Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cleveland, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD modeling of unsteady blood flow in a arteriovenous fistula reconstructed from angioscanner.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de la Société de Biomécanique. In Computer Methods in Biomechanics and Biomedical Engineering, 8,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bruxelles, Belgium. pp.161-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of osteoblast-like cells in cellular microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Warocquier-Clerout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.396-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic behaviour of several types of fluidized bed bioreactor used in a bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J.F. Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non woven electrospun scaffold with continuous gradient from honeycomb like to aligned structures for osteotendinous junction tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Glasmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th ESAO congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a biologically inspired human-designed liver?[</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Guchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World congress Termis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maasticht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of treatment strategies for acute liver failure based on a perfused bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World congress Termis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maasticht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of encapsulated HepaRG in fluidized bed artificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomat – MatSan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can HepaRG self-assembled spheroids fulfil the clinical needs for extracorporeal liver supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D culture to organoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can encapsulated HEPARG in alginate-polyl-lysine beads meet the clinical needs for extracorporeal liver supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D culture to organoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of human pluripotent stem cells into hepatocytes is more efficient in spheroids than in 2D culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dubart-Kupperschmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASL the international liver congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogel-integrated hepatic cell culture microchips for liver tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termis world congres Kyoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic and Organ-on-a-chip-based Technologies for Diabetes Therapy and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Diabetes Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.188-232, 2022, Nanoscience &amp; Nanotechnology Series, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839165498-00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 : Membrane bioreactors for bio-artificial pancreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.77-108, 2020, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-814225-7.00004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Co-Culture Approaches Able to Improve Biological Functions of Bioartificial Livers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Membranes and (Bio)Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, WORLD SCIENTIFIC, pp.179-210, 2018, 978-981-3223-97-4. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813223974_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemodynamics inside autologous arteriovenous fistulas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Devices Design in Cardiovascular Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation d'hépatocytes pour le développement d'un système de suppléance hépatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coord. Vandamme, Poncelet, Subra-Paternault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microencapsulation : des sciences aux technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Editions Tec&amp;Doc, pp.295-312, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Separation and Purification by Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Interscience,, pp.2795-2804, 2006, 9780471740360. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780471740360.ebs0935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic characterization of the synergy between human induced pluripotent stem cells-derived liver-and pancreas-on-chip coculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo Hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and mechanical environments regulate the heterogeneity of myonuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrine Blavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Esteves De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId580"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Klieber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00503e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738069v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brassens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messelmani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14576" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pawlowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plaisance" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lucas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gerardo Mecca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Oderich Muniz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Bellucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Baudequin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17111555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meschini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poulain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Hyeon Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arakawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivoallan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mueller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Leal Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2025.214413" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;braud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988241268033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Blavet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves de Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-024-00359-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pachkov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Tokito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Legallais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MO00082J" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148441" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04212804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153550" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pawlowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MO00050H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hussein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pasqua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benzoubir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060865" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04257314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Zarpellon Nascimento" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meziane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-023-02691-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chazot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsah Hachad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filipozzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Jullien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04288584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2023.10.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Messina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anor Luce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11030537" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mo00132b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00307d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590375v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abarkan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert M&#233;tayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sqalli Houssa&#239;ni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04213642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Okitsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12121270" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Maes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Roudaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9090443" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Beldjilali-Labro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander David Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lerebours" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010260" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Etxeberria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Haitz Badiola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Llobera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14214478" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27583" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03285819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Scheidecker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322953v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilandra Boulais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi A Bencherif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00425" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433092v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naudot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988211051758" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03285733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2021.112155" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029652v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dermigny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37180" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinoshita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia-Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122606" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110892" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jankovsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Zabijak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.3114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884180v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goumard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Danion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelissie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2020.04.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2019.0262" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02061207v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800358" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02140040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1839" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasqua" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Lartigue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jellali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pereira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714948" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01956820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Farhat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02393845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hebraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wittmer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.8b00521" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pandolfi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3624" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01956818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dooli Kim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Mihaila" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Mihajlovic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Figliuzzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201800430" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149863v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Jaffrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880402700404" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Huepkes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Glasmacher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10121387" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufresne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612823666170609084016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kissling" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Pruijm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vogt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-017-0494-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938255v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figaro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Rada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Semenzato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouchoulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000567" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938369v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Danial Naghib" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Girimonte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Curcio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.12.047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2014.0580" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figaro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Dum&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rada" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019727v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Decorato" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Kharboutly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vassallo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Penrose" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2595" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVPQ9KTG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019770v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000324" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019623v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Alimohammadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Diaz-Zuccarini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-014-0185-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963431v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicolas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Brocheton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.706725" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723045v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Tran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0139" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788387v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cerino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nathanael Adrianus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.041" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864839v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grsicom" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Madalinski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24707" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF0R5G6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019744v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Capone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rechel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637409v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Briffaut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chafey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merlier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021268" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00665334v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazeyrat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBM7RKSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740224v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Prot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23104" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QZRV53T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963290v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Videau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benech" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.01.054" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MR3WL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429960v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.10.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50G4N9QP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould-Dris" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paullier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.02.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLFG50C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963259v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Habka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0396" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149842v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coward" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Foo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1594.2009.00821.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C54TDHS0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437800v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reaurg.2009.05.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437233v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880903200802" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437697v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2008.175380" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-RW0QX83T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437709v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. von Harten" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.06.007" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLX9BMWS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339871v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2007.07.048" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBNLBKN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339867v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kinasiewicz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewi&#324;ska" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#346;mietanka" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880803100411" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336365v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demming" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.01.013" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRF4XVJX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282676v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donadey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coevoet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.07.004" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196149v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp0603513" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCLW1C6R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842143v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kharboutly" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenech" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Treutenaere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claude" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2006.10.018" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7RNCTXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172268v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2006.11.004" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2MQS4Q5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172298v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Duval" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.11.044" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCBSL4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282673v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewinska" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bukowski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2007.08.062" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GVGFT50-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282668v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dulong" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21140" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1P751GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149847v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880602900805" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778216v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griscom" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.06.002" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBM3X5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149903v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603008" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBAE8AEFE3527A30F81B4A448F0D285932F48244/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090178v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.03.031" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L51L6C3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017278v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2073407" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149856v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dufresne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp034301z" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FPN87K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149872v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00539-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D5LJR5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754056v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lagier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988241279540" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476949v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyoshi Sakai" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583786v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guillet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Pereira" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Lartigue" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Guchet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497647v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verhulsel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475702v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471743v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476517v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couderc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moret" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Goff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497725v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471728v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasqua" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nicolas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rialland" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04500618v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583808v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guchet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475771v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475719v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475774v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583832v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475722v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475764v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475768v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ricousse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411623v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semenzato" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchoulin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2015.7318615" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756580v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choucha Snouber" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Poleni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600948v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941418" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421275v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970650v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aninat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457134v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456973v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457136v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345817v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Layrolle" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345030v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vienken" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344995v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345819v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Vu Dinh" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455960v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294647v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deplano" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507578v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290051v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smietanka" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289993v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290030v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Lemke" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289965v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360384v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456057v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289975v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sohier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118146v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116598v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118400v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118127v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coward" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116600v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118114v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118286v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116596v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118148v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118280v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chambon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019375v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019374v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795188v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warocquier-Clerout" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018719v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Coward" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.F. Hodgson" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476951v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471715v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471720v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471634v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471643v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Messina" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneron" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471711v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471493v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubart-Kupperschmitt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471609v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boulais" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jellali" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paullier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03895773v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165498-00188" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476956v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-814225-7.00004-8" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411616v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandolfi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813223974_0007" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019796v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289971v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096787v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780471740360.ebs0935" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382565v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758153v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves De Lima" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Klieber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00503e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morisseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pawlowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plaisance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738069v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brassens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messelmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14576" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gerardo Mecca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Oderich Muniz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Bellucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Baudequin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17111555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivoallan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mueller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Leal Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2025.214413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meschini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poulain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Hyeon Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arakawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;braud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988241268033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Blavet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves de Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-024-00359-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pachkov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Tokito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Legallais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MO00082J" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148441" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04212804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153550" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hussein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pasqua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benzoubir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060865" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pawlowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MO00050H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04257314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Zarpellon Nascimento" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meziane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-023-02691-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chazot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsah Hachad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filipozzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Jullien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04288584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2023.10.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Messina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anor Luce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11030537" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mo00132b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00307d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590375v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abarkan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert M&#233;tayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sqalli Houssa&#239;ni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04213642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Okitsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12121270" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Maes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Roudaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9090443" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Beldjilali-Labro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander David Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lerebours" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010260" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Etxeberria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Haitz Badiola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Llobera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14214478" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27583" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilandra Boulais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi A Bencherif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00425" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03285819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Scheidecker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.02.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433092v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naudot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988211051758" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03285733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2021.112155" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029652v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dermigny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37180" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinoshita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia-Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122606" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110892" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jankovsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Zabijak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.3114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884180v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goumard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Danion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelissie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2020.04.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2019.0262" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02061207v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800358" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02140040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1839" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasqua" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Lartigue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jellali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pereira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714948" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01956820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Farhat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02393845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hebraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wittmer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.8b00521" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pandolfi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3624" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01956818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dooli Kim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Mihaila" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Mihajlovic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Figliuzzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201800430" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149863v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Jaffrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880402700404" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Huepkes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Glasmacher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10121387" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufresne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612823666170609084016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kissling" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Pruijm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vogt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-017-0494-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938255v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figaro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Rada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Semenzato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouchoulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000567" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938369v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Danial Naghib" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Girimonte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Curcio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.12.047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2014.0580" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figaro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Dum&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rada" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019727v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Decorato" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Kharboutly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vassallo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Penrose" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2595" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVPQ9KTG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019770v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000324" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019623v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Alimohammadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Diaz-Zuccarini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-014-0185-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963431v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicolas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Brocheton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.706725" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788387v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cerino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nathanael Adrianus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.041" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Tran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0139" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864839v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grsicom" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Madalinski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24707" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF0R5G6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019744v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Capone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rechel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637409v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Briffaut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chafey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merlier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021268" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00665334v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazeyrat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBM7RKSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740224v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Prot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23104" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QZRV53T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963290v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Videau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benech" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.01.054" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MR3WL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429960v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.10.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50G4N9QP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould-Dris" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paullier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.02.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLFG50C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963259v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Habka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0396" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149842v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coward" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Foo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1594.2009.00821.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C54TDHS0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437800v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reaurg.2009.05.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ2SF2C7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880903200802" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2008.175380" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-RW0QX83T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437709v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. von Harten" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.06.007" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLX9BMWS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339871v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2007.07.048" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBNLBKN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kinasiewicz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewi&#324;ska" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#346;mietanka" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880803100411" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336365v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demming" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.01.013" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRF4XVJX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282676v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donadey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coevoet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.07.004" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196149v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp0603513" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCLW1C6R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842143v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kharboutly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenech" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Treutenaere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claude" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2006.10.018" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7RNCTXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172268v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2006.11.004" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2MQS4Q5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172298v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Duval" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.11.044" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCBSL4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282673v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewinska" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bukowski" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2007.08.062" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GVGFT50-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282668v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dulong" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21140" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1P751GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149847v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880602900805" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778216v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griscom" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.06.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBM3X5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149903v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603008" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBAE8AEFE3527A30F81B4A448F0D285932F48244/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090178v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.03.031" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L51L6C3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017278v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2073407" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149856v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dufresne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp034301z" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FPN87K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149872v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00539-1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D5LJR5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754056v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lagier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988241279540" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476949v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyoshi Sakai" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583786v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471738v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guillet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Pereira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Lartigue" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Guchet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497647v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verhulsel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475702v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471743v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476517v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couderc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moret" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Goff" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497725v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471728v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasqua" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nicolas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rialland" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04500618v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475771v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583808v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guchet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475774v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475719v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583832v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475722v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475764v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475768v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ricousse" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411623v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semenzato" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchoulin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2015.7318615" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756580v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choucha Snouber" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Poleni" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421275v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600948v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941418" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970650v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aninat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457134v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456973v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457136v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345817v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Layrolle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344995v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vienken" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345030v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345819v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Vu Dinh" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455960v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294647v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deplano" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290051v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smietanka" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507578v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290030v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Lemke" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289993v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289965v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289975v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sohier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360384v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456057v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116598v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118146v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118400v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116600v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118127v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coward" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118114v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118286v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116596v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118148v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118280v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chambon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019375v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019374v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795188v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warocquier-Clerout" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018719v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Coward" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.F. Hodgson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476951v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471715v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471720v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471634v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471643v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Messina" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneron" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471711v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471493v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubart-Kupperschmitt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471609v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boulais" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jellali" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paullier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03895773v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165498-00188" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476956v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-814225-7.00004-8" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411616v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandolfi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813223974_0007" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019796v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289971v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096787v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780471740360.ebs0935" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382565v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758153v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves De Lima" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>