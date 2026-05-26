--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Legallais </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cécile LEGALLAIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth : 07/03/1968</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile.legallais@utc.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESENT POSITION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 - :  Head of Laboratory of Biomechanics and Bioengineering (joint lab Université de Technologie de Compiè(UTC)/CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPOINTMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - : Directeur de recherche CNRS (CNRS Senior researcher). Laboratory of Biomechanics and Bioengineering, Université de Technologie de Compiègne (FR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2018 :Associate Researcher (part time) Assistance Publique Hôpitaux de Paris (APHP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 - 1997 : Post-doctoral Fellow, University of Calabria (Italy) & Membrana GmbH (Germany)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 - 2006 : Chargé de recherche CNRS (CNRS Researcher). UTC Compiègne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC QUALIFICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H.D.R.  1998 “Habilitation” to supervise Ph.D. Thesis. Université de Technologie de Compiègne (FR). Blood toxins removal by membrane processes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. 1993Université de Technologie de Compiègne (FR). Specialty : Biomedical Eng.  LDL-cholesterol removal from human plasma based on cascade filtration.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MS/Eng. D 1990 Ecole Nationale Supérieure de Mécanique et Aérotechnique (Poitiers) – Engineer in Fluid Mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARDS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bronze Medal from the CNRS, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH ACTIVITIES : Biomechanics of Organ Supply systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 1995 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioartificial liver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at different scales. Encapsulation of hepatoctes in alginate beads. Design and characterization of fluidized bed bioreactor. Full extracorporeal circulation. PI of ANR TecSan SUPPLIVER (2011 -2015). WP Leader RHU Ilite (Innovations in Liver tissue Engineering) (2016-2022).  PI of ANR MimLiveronChip (Organ on Chip) (2019-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2006: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone and musculo-skeletal tissue engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> based on stretching bioreactors – Mechanical and biological characterization.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 1994:  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow and</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass transfer in hemodialysis and hemodiafiltration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Collaboration with Membrana GmbH, Fresenius Medical Care, Amiens Hospital</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood flow simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in 3D vessels reconstructed from medical images.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS and COMMUNICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">105 papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in international journals with peer review</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 6 book chapters, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 patents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNERGISTIC ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Past President (2019-2021) of European Society for Artificial Organs (ESAO). Formerly Governor (2005-2011), General Secretary (2011-2015),  President Elect (2015-2017)& President (2017-2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Member of the Board of the International Federation for Artificial Organs (IFAO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- President of the XXXVIth ESAO Congress (2009) in Compiègne, France (400 participants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Reviewer for Artificial Organs, Journal of Membrane Science, Biotechnology Bioengineering, Separation Science and Technology, Journal of Polymer Science, Journal of Biomechanics, Medical Engineering and Physics, Plos One, Tissue Engineering, Biomaterials.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUPERVISION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 25 PhD students at UTC (22 achieved, 3 ongoing)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 HDR Habilitation at UTC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEACHING ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Lecture on Artificial Organs (UTC) – 20h/y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Hands on activities for engineering students (tissue engineering, hemodialysis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ formation and culture of cell spheroids in a low-binding 3D-printed biochip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Klieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Le Graët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.5801-5818. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5lc00503e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the differential and synergic lipotoxic patterns of oleic acid, palmitic acid, and their mixture in 3D HepG2/C3A tissue using liver‐on‐chip technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (1), pp.e70075. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.70075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids-on-chip models to mimic liver physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brassens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.14576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738069v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of Magnesium- and Strontium-Enriched Bioactive Glass into Electrospun PCL Scaffolds for Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gerardo Mecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Oderich Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.1555. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17111555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded electrospun scaffold from aligned fibers to honeycomb micropatterns: Application to bone-tendon tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Leal Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 177, pp.214413. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioadv.2025.214413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hepatic spheroids and liver‐organ on chip models displayed maintenance of hepatic functions and maturation profile in a long‐term culture of the humanized HepaSH cells, a human cell population harvested from chimeric mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Meschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo Hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of hydroxyapatite and honeycomb micro-structure in bone tissue engineering using electrospun beads-on-string fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The International Journal of Artificial Organs, Volume 47, Issue 8 Pages: 642 - 649, 47 (8), pp.642-649. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988241268033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-environment and muscle contraction regulate the heterogeneity of myonuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrine Blavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Esteves de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13395-024-00359-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the motif activity of transcription regulators in pancreatic β-like cell subpopulations differentiated from human induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Pachkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MO00082J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling analysis of the effect of palmitic acid on 3D spheroids of β-like cells derived from induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo Hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 917, pp.148441. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2024.148441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the metabolomic crosstalk between liver sinusoidal endothelial cells and hepatocytes exposed to paracetamol using organ-on-chip technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.153550. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2023.153550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulated Hepatocytes Differentiated from Human Induced Pluripotent Stem Cells: Optimizing 3D Culture for Tissue Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Benzoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.865. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12060865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of β-like cell subtypes from differentiated human induced pluripotent stem cells in 3D spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (10), pp.810-822. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3MO00050H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate variations in microfluidic circuits with free surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Zarpellon Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (12), pp.79. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-023-02691-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Néphrologie verte de la SFNDT : premières réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsah Hachad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filipozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ndt.2023.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coculture model of a liver sinusoidal endothelial cell barrier and HepG2/C3a spheroids-on-chip in an advanced fluidic platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiosc.2023.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Adult Features and Functions of Hepatocytes Differentiated from Human Induced Pluripotent Stem Cells and Self-Organized as Organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléanor Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Benzoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11030537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the transcriptome and metabolome of pancreatic spheroids derived from human induced pluripotent stem cells and matured in an organ-on-a-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (8), pp.791-804. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2mo00132b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver organ-on-chip models for toxicity studies and risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.2423-2450. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2lc00307d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodialysis Can Lower the Environmental Impact of Hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Sqalli Houssaïni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12010045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Exometabolomic Profiles of Rat Islets of Langerhans Cultured in Microfluidic Biochip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gakière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.1270. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12121270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Liver-on-Chip Integrating a Hydroscaffold Mimicking the Liver’s Extracellular Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méryl Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering9090443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale-Engineered Muscle Constructs: PEG Hydrogel Micro-Patterning on an Electrospun PCL Mat Functionalized with Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lerebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.260. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23010260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of HepG2/C3A Cell Cultures in Cyclic Olefin Copolymer Based Microfluidic Bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Badiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Llobera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (21), pp.4478. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14214478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical characterization of alginate‐Poly‐L‐Lysine encapsulated HepaRG for extracorporeal liver supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.27583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogel-Integrated Biochip for Liver Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilandra Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi A Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (7), pp.5617-5626. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.1c00425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the behavior of 2D monolayers and 3D spheroid human pancreatic beta cells derived from induced pluripotent stem cells in a microfluidic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Scheidecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 330, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2021.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor variability alters differentiation and mechanical cohesion of tissue-engineered constructs with human endothelial/MSC co-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Testelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (11), pp.868-879. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988211051758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steatosis profiles induced by pesticides using liver organ-on-chip model and omics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2021.112155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mechanical stimulation for optimal tendon tissue engineering: a mechanical and biological multiscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dermigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.37180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pancreas-liver organ-on-chip coculture model for organ-to-organ interaction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinoshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.107783. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2020.107783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of biomedically relevant gradient scaffolds: From honeycomb to randomly-oriented microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leon-Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.122606. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwell-based pancreas-on-chip model enhances genes expression and functionality of rat islets of Langerhans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.110892. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combination of a poly‐caprolactone/nano‐hydroxyapatite honeycomb scaffold and mesenchymal stem cells promotes bone regeneration in rat calvarial defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jankovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Zabijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/term.3114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-to-warm machine perfusion of the liver: a novel circuit for an uninterrupted combined perfusion protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (6), pp.927-933. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hpb.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG Self-Assembled Spheroids in Alginate Beads Meet the Clinical Needs for Bioartificial Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (11-12), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2019.0262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Bone Cell Response to Tensile Mechanical Solicitations: Is There an Optimal Protocol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.1800358. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/biot.201800358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology and Bioartificial Liver Engineering. Two Rival Paths for “Converging Technology”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23-1, pp.121-135. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial liver: biomechanical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44th Congress of the Société de Biomécanique, 22 (sup1), pp.S370-S372. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomaterials in Tendon and Skeletal Muscle Tissue Engineering: Current Trends and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.1116. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ε-caprolactone)/Hydroxyapatite 3D Honeycomb Scaffolds for a Cellular Microenvironment Adapted to Maxillofacial Bone Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Wittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.3317-3326. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.8b00521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip approach to study hepatotoxicity of DDT, permethrin and their mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (8), pp.1121-1134. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jat.3624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioengineering Organs for Blood Detoxification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dooli Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Mihaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (21), pp.1800430. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201800430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Transfers in a Fluidized Bed Bioreactor using Alginate Beads for a Future Bioartificial Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.284-293. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880402700404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Osteogenic and Tenogenic Differentiation Potential of C3H10T1/2 (Mesenchymal Stem Cell Model) Cultured on PCL/PLA Electrospun Scaffolds in the Absence of Specific Differentiation Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Huepkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Glasmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12), pp.1387. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10121387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate-Based Cell Microencapsulation for Tissue Engineering and Regenerative Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (26), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612823666170609084016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new prescription model for regional citrate anticoagulation in therapeutic plasma exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menno Pruijm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Teta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.81. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12882-017-0494-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the fluidized bed bioreactor as an external bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Semenzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (4), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion properties of alginate beads as cell carrier in the fluidized bed bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Danial Naghib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Girimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrem Curcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 316, pp.711-717. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2016.12.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Development and Characterization of an Easy Handling Sheet-Like Biohybrid Bone Substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (11-12), pp.1895-1905. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2014.0580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPPLIVER: Bioartificial supply for liver failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Figaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S. Dumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Capone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the fluid structure interactions in a compliant patient-specific arteriovenous fistula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Penrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.143-159. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two Endovascular Treatments of a Stenosed Arteriovenous Fistula: Balloon-Angioplasty with and without Stenting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (10), pp.763-772. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an Arterial Stenosis on the Hemodynamics Within an Arteriovenous Fistula (AVF): Comparison Before and After Balloon-Angioplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Alimohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Diaz-Zuccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-014-0185-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of seven drug metabolisms and clearances by cryopreserved human primary hepatocytes cultivated in microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.140-152. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/00498254.2012.706725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human hepatic cell behavior on polysulfone membrane with double porosity level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Nathanael Adrianus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 428, pp. 454-461. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appropriate selection of 3D alginate culture model for hepatic Huh-7 cell line encapsulation intended for viral studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duverlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1-2), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2012.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00723045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ifosfamide nephrotoxicity induced in a liver-kidney co-culture biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grsicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Madalinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.597-608. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.24707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00864839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Alginate Composition: From Bead Mechanical Properties to Encapsulated HepG2/C3A Cell Activities for In Vivo Implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Capone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rechel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e62032. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0062032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Shintu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated proteomic and transcriptomic investigation of the acetaminophen toxicity in liver microfluidic biochip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chafey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e21268. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0021268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOCOM: Implantable wireless pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakeim Talleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.163 - 168. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of HepG2/C3a cell functions in a microfluidic biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (7), pp.1704-15. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.23104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cocktail of metabolic probes demonstrates the relevance of primary human hepatocyte cultures in a microfluidic biochip for pharmaceutical drug screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of blood flow through a patient-specific arteriovenous fistula used for hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2009.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the mass transfers in an artificial kidney microchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 352, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la toxicocinétique in vivo de substances chimiques à partir de données in vitro et de modèles QSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.489-501. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate-encapsulated HepG2 Cells in a Fluidized Bed Bioreactor Maintain Function in Human Liver Failure Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (12), pp.1117-1126. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-1594.2009.00821.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de suppléance hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.413-419. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reaurg.2009.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro tests and modelization of bicarbonate kinetics and mass transfers during online hemodiafiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.482-491. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880903200802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial and bioartificial liver devices: present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (12), pp.1690-1702. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gut.2008.175380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow fiber bioartificial liver: Physical and biological characterization with C3A cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. von Harten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 ((1-2)), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of adsorption and biochromatography in extracorporeal liver support systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 961 (2), pp.171-176. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2007.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional growth of human hepatoma C3A cells within alginate beads for fluidized bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Śmietanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (4), pp.340- 347. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880803100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid–liquid mass transfers in an airlift reactor incorporating alginate beads for the application as a bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Demming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (12), pp.2370-2378. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2008.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateurs d'hémodialyse : état du marché français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donadey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBM RBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28, pp.150-168. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmret.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a renal microchip for in vitro distal tubule models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.1245-1253. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp0603513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into the relationship between hemodynamics and vascular alterations in an established arteriovenous fistula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (9), pp.999-1007. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2006.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in the development of microfluidic cell biochips for in vitro hepatotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.535-544. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective control of liver and kidney cells migration during organotypic cocultures inside fibronectin-coated rectangular silicone microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (10), pp.1820-1829. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2006.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of C3A Cells in Alginate Beads for Fluidized Bed Bioartificial Liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bukowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (9), pp.2911-2913. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.transproceed.2007.08.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of oxygen transfer including cell necrosis for the design of a bioartificial pancreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 96, pp.990-998. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.21140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of alginate beads hosting hepatocytes in a fluidized bed bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barthès-Biesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (8), pp.756-63. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880602900805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Osteoblastic Cells in a Microfluidic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.558-595. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion culture of mammalian cells in microfluidic environments for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.56-59. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200603008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance of liver and kidney organotypic cultures inside rectangular silicone microchannels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.4109-4119. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2006.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the relevant parameters for the geometrical optimization of an implantable bioartificial pancreas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127 (7), pp.1054-1061. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2073407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of encapsulated C3A hepatocytes functions in a fluidized bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.1204-1212. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp034301z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial livers (BAL): current technological aspects and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 181 (1), pp.81-95. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(00)00539-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triphasic electrospun scaffold with dynamic cells coculture for tissue engineering of bone-tendon-muscle junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAO-IFAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAO-IFAO, Sep 2024, Aachen (Aix la Chapelle), Germany. pp.421-565, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988241279540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Oleic Acid, Palmitic Acid and their mixture on the development of hepatic steatosis using liver-on-chip technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyoshi Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements towards artificial organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOT Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Orthotopic Transplantation, Sep 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy of science, a tool to face engineered liver challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Guchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termis –EU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle découlement et suivi de prolifération dans des biopuces hépatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verhulsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25`eme Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes and Porous Scaffolds for Bioartificial Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMembrane 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sorrento (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of treatment strategies for acute liver failure based on a perfused bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tai pei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of liver-on-chip model integrating LSEC barrier and hepatocytes organoids for toxicity application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandenhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st edition of the MicroPhysio conference on "Micro-physiological models: From organoids to organs-on-chip"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating mechanical and biological parameters to investigate phenotypic changes in human liver sinusoidal endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K El Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 TERMIS 6th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an advanced liver organ-on-chip integrating hydroscaffold mimicking cell matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandenhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, London (U.K.), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a new perfused dynamic bioreactor hosting heparg in alginate-poly-l-lysine beads meet the clinical needs for extracorporeal liver supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th ESAO congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D liver-on-chip model integrating hydrogel mimicking cell matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS 6th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogel integrated microchip : towards a human 3D model of liver cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilandra Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cells-on-Chip 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical and epistemological questions in (bio)artificial organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IFAO-JSAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Society for Artificial Organs, Nov 2019, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Behavior of Rat Pancreatic Islets in an Organ-On-Chip Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAO-JSAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of multiscale approaches in Liver Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Congress European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAO, Sep 2019, Hannover - Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial Liver: What's next ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOT Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Orthotopic Transplantation, Sep 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver on chip platform: key questions following 15 years of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International MicroNanoconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically Conductive Multi Dimensional Scaffolds With Controllable Architecture For Skeletal Muscle Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th TERMIS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stimulation monitoring towards optimal tendon tissue reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Ricousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a bioartificial liver device with fluidized bed bioreactors hosting alginate-encapsulated hepatocyte spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Figaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Semenzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, France. pp.1335-1338, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/embc.2015.7318615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver-kidney microfluidic bioreactor for cell co-culture in drug studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Poleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, GRONINGEN, Netherlands. pp.0328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the influence of wall compliance on the hemodynamics in a patient-specific arteriovenous fistula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID implantable pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakeim Talleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DTIS 2011 : 6th International conference on Design &amp; Technology of Integrated Systems in nanoscale era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Athens, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicologie predictive: les voies du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SPTC - Société de Pharmaco-Toxicologie Cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of PBPK models based on in vivo and in vitro data to describe complex biotransformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guguen-Guillouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the growth kinetics of hepatocarcinoma cells in a microfluidic bioreactor and Petri dishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMB 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic biochip for in vitro toxicity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a liver biochip as a tool in toxicological study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI Annual meeting European Society for Artificial Organs. ESAO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and mass transfer modeling for tissue engineering applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Layrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Compiègne, France. pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro bicarbonate and urea kinetics during hemodialysis and online hemodiafiltration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vienken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Compiègne, France. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicarbonate and urea kinetics modeling during hemodialysis and online postdilution hemodiafiltration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vienken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAO 2008, XXXV Annual Meeting European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Genève, Switzerland. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Micro-Encapsulation and Bioartificial Liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Vu Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numérique et expérimentale des écoulements sanguins dans une fistule artério veineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numérique et expérimentale des écoulements sanguins dans une fistule artério-veineuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional growth of hepatic cells in alginate beads. Studies of beads optimization for fluidized bed bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Smietanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Krems, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numérique et expérimentale des écoulements sanguins dans une fistule artério-veineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial liver based on hollow fiber membrane : physical and biological characterization at micro scale level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. von Harten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Krems, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of bioartificial organ : combination of hepatocytes microencapsulation and fluidized bed technology for extracorporeal liver support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on “Biochromatography and Nanobiotechnologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cellular biochip mimicking in vitro organs for chronic toxicity analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Layrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducers'07, 14th International Conference on Solid-State Sensors, actuators and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of bone substitutes in bioreactors : Modeling and culture of bone marrow stem cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Layrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Krems, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des procédures de maillage pour l'étude des écoulements sanguins dans une fistule artério-veineuse réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des écoulements dans une fistule artério veineuse. Comparaison numérique expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR2760 : Interactions fluide structure biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a renal microfluidic device for future in vitro kidney model reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of cells microencapsulation for bioartificial liver in fluidized bed bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Bioencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver organotypic chick embryo cultures on silicone microchannels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 20th European Conference on Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDMS microdevices as new supports for in vitro bioartificial organs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human liver cells in a pilot-scale fluidised-bed bioreactor maintain performance in human liver failure plasma making them suitable for a bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer studies in a model of fluidized bed bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of cells within alginate beads produced for fluidized bed bioreactor (bioartificial liver).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microfluidic devices for in vitro liver model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro optimization of alginate bead production for hepatocytes encapsulation in the fluidized bed bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Blood Flow in a side-to-end fistula for hemodialysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood flow simulation in an arteriovenous fistula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress International Society for Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cleveland, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD modeling of unsteady blood flow in a arteriovenous fistula reconstructed from angioscanner.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de la Société de Biomécanique. In Computer Methods in Biomechanics and Biomedical Engineering, 8,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bruxelles, Belgium. pp.161-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of osteoblast-like cells in cellular microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Warocquier-Clerout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.396-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic behaviour of several types of fluidized bed bioreactor used in a bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J.F. Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non woven electrospun scaffold with continuous gradient from honeycomb like to aligned structures for osteotendinous junction tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Glasmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th ESAO congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a biologically inspired human-designed liver?[</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Guchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World congress Termis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maasticht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of treatment strategies for acute liver failure based on a perfused bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World congress Termis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maasticht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of encapsulated HepaRG in fluidized bed artificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomat – MatSan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can HepaRG self-assembled spheroids fulfil the clinical needs for extracorporeal liver supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D culture to organoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can encapsulated HEPARG in alginate-polyl-lysine beads meet the clinical needs for extracorporeal liver supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D culture to organoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of human pluripotent stem cells into hepatocytes is more efficient in spheroids than in 2D culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dubart-Kupperschmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASL the international liver congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogel-integrated hepatic cell culture microchips for liver tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termis world congres Kyoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic and Organ-on-a-chip-based Technologies for Diabetes Therapy and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Diabetes Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.188-232, 2022, Nanoscience &amp; Nanotechnology Series, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839165498-00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 : Membrane bioreactors for bio-artificial pancreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.77-108, 2020, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-814225-7.00004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Co-Culture Approaches Able to Improve Biological Functions of Bioartificial Livers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Membranes and (Bio)Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, WORLD SCIENTIFIC, pp.179-210, 2018, 978-981-3223-97-4. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813223974_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemodynamics inside autologous arteriovenous fistulas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Devices Design in Cardiovascular Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation d'hépatocytes pour le développement d'un système de suppléance hépatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coord. Vandamme, Poncelet, Subra-Paternault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microencapsulation : des sciences aux technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Editions Tec&amp;Doc, pp.295-312, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Separation and Purification by Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Interscience,, pp.2795-2804, 2006, 9780471740360. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780471740360.ebs0935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic characterization of the synergy between human induced pluripotent stem cells-derived liver-and pancreas-on-chip coculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo Hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and mechanical environments regulate the heterogeneity of myonuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrine Blavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Esteves De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId580"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Legallais </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cécile LEGALLAIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth : 07/03/1968</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile.legallais@utc.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRESENT POSITION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 - :  Head of Laboratory of Biomechanics and Bioengineering (joint lab Université de Technologie de Compiè(UTC)/CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPOINTMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - : Directeur de recherche CNRS (CNRS Senior researcher). Laboratory of Biomechanics and Bioengineering, Université de Technologie de Compiègne (FR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2018 :Associate Researcher (part time) Assistance Publique Hôpitaux de Paris (APHP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 - 1997 : Post-doctoral Fellow, University of Calabria (Italy) & Membrana GmbH (Germany)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 - 2006 : Chargé de recherche CNRS (CNRS Researcher). UTC Compiègne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC QUALIFICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H.D.R.  1998 “Habilitation” to supervise Ph.D. Thesis. Université de Technologie de Compiègne (FR). Blood toxins removal by membrane processes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. 1993Université de Technologie de Compiègne (FR). Specialty : Biomedical Eng.  LDL-cholesterol removal from human plasma based on cascade filtration.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MS/Eng. D 1990 Ecole Nationale Supérieure de Mécanique et Aérotechnique (Poitiers) – Engineer in Fluid Mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARDS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bronze Medal from the CNRS, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH ACTIVITIES : Biomechanics of Organ Supply systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 1995 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioartificial liver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at different scales. Encapsulation of hepatoctes in alginate beads. Design and characterization of fluidized bed bioreactor. Full extracorporeal circulation. PI of ANR TecSan SUPPLIVER (2011 -2015). WP Leader RHU Ilite (Innovations in Liver tissue Engineering) (2016-2022).  PI of ANR MimLiveronChip (Organ on Chip) (2019-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2006: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone and musculo-skeletal tissue engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> based on stretching bioreactors – Mechanical and biological characterization.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 1994:  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow and</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass transfer in hemodialysis and hemodiafiltration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Collaboration with Membrana GmbH, Fresenius Medical Care, Amiens Hospital</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood flow simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in 3D vessels reconstructed from medical images.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS and COMMUNICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">105 papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in international journals with peer review</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 6 book chapters, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 patents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNERGISTIC ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Past President (2019-2021) of European Society for Artificial Organs (ESAO). Formerly Governor (2005-2011), General Secretary (2011-2015),  President Elect (2015-2017)& President (2017-2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Member of the Board of the International Federation for Artificial Organs (IFAO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- President of the XXXVIth ESAO Congress (2009) in Compiègne, France (400 participants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Reviewer for Artificial Organs, Journal of Membrane Science, Biotechnology Bioengineering, Separation Science and Technology, Journal of Polymer Science, Journal of Biomechanics, Medical Engineering and Physics, Plos One, Tissue Engineering, Biomaterials.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUPERVISION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 25 PhD students at UTC (22 achieved, 3 ongoing)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 HDR Habilitation at UTC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEACHING ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Lecture on Artificial Organs (UTC) – 20h/y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Hands on activities for engineering students (tissue engineering, hemodialysis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ formation and culture of cell spheroids in a low-binding 3D-printed biochip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Klieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Le Graët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.5801-5818. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5lc00503e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the differential and synergic lipotoxic patterns of oleic acid, palmitic acid, and their mixture in 3D HepG2/C3A tissue using liver‐on‐chip technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (1), pp.e70075. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.70075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids-on-chip models to mimic liver physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brassens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.14576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738069v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of Magnesium- and Strontium-Enriched Bioactive Glass into Electrospun PCL Scaffolds for Tissue Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gerardo Mecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Oderich Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.1555. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17111555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded electrospun scaffold from aligned fibers to honeycomb micropatterns: Application to bone-tendon tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Leal Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 177, pp.214413. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioadv.2025.214413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hepatic spheroids and liver‐organ on chip models displayed maintenance of hepatic functions and maturation profile in a long‐term culture of the humanized HepaSH cells, a human cell population harvested from chimeric mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Meschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo Hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of hydroxyapatite and honeycomb micro-structure in bone tissue engineering using electrospun beads-on-string fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The International Journal of Artificial Organs, Volume 47, Issue 8 Pages: 642 - 649, 47 (8), pp.642-649. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988241268033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-environment and muscle contraction regulate the heterogeneity of myonuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrine Blavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Esteves de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13395-024-00359-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the motif activity of transcription regulators in pancreatic β-like cell subpopulations differentiated from human induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Pachkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4MO00082J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling analysis of the effect of palmitic acid on 3D spheroids of β-like cells derived from induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo Hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 917, pp.148441. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2024.148441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the metabolomic crosstalk between liver sinusoidal endothelial cells and hepatocytes exposed to paracetamol using organ-on-chip technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.153550. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2023.153550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of β-like cell subtypes from differentiated human induced pluripotent stem cells in 3D spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (10), pp.810-822. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3MO00050H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulated Hepatocytes Differentiated from Human Induced Pluripotent Stem Cells: Optimizing 3D Culture for Tissue Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Benzoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.865. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12060865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate variations in microfluidic circuits with free surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Zarpellon Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (12), pp.79. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-023-02691-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Néphrologie verte de la SFNDT : premières réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsah Hachad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filipozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ndt.2023.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coculture model of a liver sinusoidal endothelial cell barrier and HepG2/C3a spheroids-on-chip in an advanced fluidic platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiosc.2023.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodialysis Can Lower the Environmental Impact of Hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Sqalli Houssaïni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes12010045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver organ-on-chip models for toxicity studies and risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.2423-2450. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2lc00307d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Adult Features and Functions of Hepatocytes Differentiated from Human Induced Pluripotent Stem Cells and Self-Organized as Organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléanor Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Benzoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11030537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the transcriptome and metabolome of pancreatic spheroids derived from human induced pluripotent stem cells and matured in an organ-on-a-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiya Tokito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (8), pp.791-804. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2mo00132b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Exometabolomic Profiles of Rat Islets of Langerhans Cultured in Microfluidic Biochip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gakière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.1270. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12121270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Liver-on-Chip Integrating a Hydroscaffold Mimicking the Liver’s Extracellular Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méryl Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering9090443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale-Engineered Muscle Constructs: PEG Hydrogel Micro-Patterning on an Electrospun PCL Mat Functionalized with Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lerebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.260. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23010260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of HepG2/C3A Cell Cultures in Cyclic Olefin Copolymer Based Microfluidic Bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Badiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Llobera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (21), pp.4478. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14214478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical characterization of alginate‐Poly‐L‐Lysine encapsulated HepaRG for extracorporeal liver supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.27583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogel-Integrated Biochip for Liver Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilandra Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi A Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (7), pp.5617-5626. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.1c00425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the behavior of 2D monolayers and 3D spheroid human pancreatic beta cells derived from induced pluripotent stem cells in a microfluidic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Scheidecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 330, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2021.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor variability alters differentiation and mechanical cohesion of tissue-engineered constructs with human endothelial/MSC co-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Testelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (11), pp.868-879. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988211051758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of steatosis profiles induced by pesticides using liver organ-on-chip model and omics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2021.112155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mechanical stimulation for optimal tendon tissue engineering: a mechanical and biological multiscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dermigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.37180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of biomedically relevant gradient scaffolds: From honeycomb to randomly-oriented microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leon-Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.122606. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pancreas-liver organ-on-chip coculture model for organ-to-organ interaction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinoshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.107783. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2020.107783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwell-based pancreas-on-chip model enhances genes expression and functionality of rat islets of Langerhans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.110892. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combination of a poly‐caprolactone/nano‐hydroxyapatite honeycomb scaffold and mesenchymal stem cells promotes bone regeneration in rat calvarial defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jankovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Zabijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/term.3114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HepaRG Self-Assembled Spheroids in Alginate Beads Meet the Clinical Needs for Bioartificial Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (11-12), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2019.0262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-to-warm machine perfusion of the liver: a novel circuit for an uninterrupted combined perfusion protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (6), pp.927-933. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hpb.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Bone Cell Response to Tensile Mechanical Solicitations: Is There an Optimal Protocol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.1800358. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/biot.201800358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology and Bioartificial Liver Engineering. Two Rival Paths for “Converging Technology”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23-1, pp.121-135. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial liver: biomechanical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44th Congress of the Société de Biomécanique, 22 (sup1), pp.S370-S372. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomaterials in Tendon and Skeletal Muscle Tissue Engineering: Current Trends and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.1116. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11071116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ε-caprolactone)/Hydroxyapatite 3D Honeycomb Scaffolds for a Cellular Microenvironment Adapted to Maxillofacial Bone Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Wittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.3317-3326. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.8b00521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip approach to study hepatotoxicity of DDT, permethrin and their mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (8), pp.1121-1134. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jat.3624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioengineering Organs for Blood Detoxification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dooli Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Mihaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (21), pp.1800430. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201800430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Transfers in a Fluidized Bed Bioreactor using Alginate Beads for a Future Bioartificial Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.284-293. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880402700404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new prescription model for regional citrate anticoagulation in therapeutic plasma exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kissling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menno Pruijm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Teta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.81. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12882-017-0494-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Osteogenic and Tenogenic Differentiation Potential of C3H10T1/2 (Mesenchymal Stem Cell Model) Cultured on PCL/PLA Electrospun Scaffolds in the Absence of Specific Differentiation Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Huepkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Glasmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12), pp.1387. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10121387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate-Based Cell Microencapsulation for Tissue Engineering and Regenerative Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (26), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612823666170609084016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the fluidized bed bioreactor as an external bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Semenzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (4), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion properties of alginate beads as cell carrier in the fluidized bed bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Danial Naghib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Girimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrem Curcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 316, pp.711-717. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2016.12.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPPLIVER: Bioartificial supply for liver failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Figaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S. Dumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Capone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Development and Characterization of an Easy Handling Sheet-Like Biohybrid Bone Substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (11-12), pp.1895-1905. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2014.0580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the fluid structure interactions in a compliant patient-specific arteriovenous fistula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Penrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.143-159. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two Endovascular Treatments of a Stenosed Arteriovenous Fistula: Balloon-Angioplasty with and without Stenting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (10), pp.763-772. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5301/ijao.5000324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an Arterial Stenosis on the Hemodynamics Within an Arteriovenous Fistula (AVF): Comparison Before and After Balloon-Angioplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Alimohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Diaz-Zuccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-014-0185-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human hepatic cell behavior on polysulfone membrane with double porosity level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Nathanael Adrianus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 428, pp. 454-461. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appropriate selection of 3D alginate culture model for hepatic Huh-7 cell line encapsulation intended for viral studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duverlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (1-2), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2012.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00723045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of seven drug metabolisms and clearances by cryopreserved human primary hepatocytes cultivated in microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.140-152. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/00498254.2012.706725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ifosfamide nephrotoxicity induced in a liver-kidney co-culture biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grsicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Madalinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.597-608. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.24707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00864839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Alginate Composition: From Bead Mechanical Properties to Encapsulated HepG2/C3A Cell Activities for In Vivo Implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Capone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rechel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e62032. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0062032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Shintu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of HepG2/C3a cell functions in a microfluidic biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (7), pp.1704-15. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.23104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated proteomic and transcriptomic investigation of the acetaminophen toxicity in liver microfluidic biochip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chafey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e21268. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0021268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOCOM: Implantable wireless pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakeim Talleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.163 - 168. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cocktail of metabolic probes demonstrates the relevance of primary human hepatocyte cultures in a microfluidic biochip for pharmaceutical drug screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of blood flow through a patient-specific arteriovenous fistula used for hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2009.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the mass transfers in an artificial kidney microchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 352, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la toxicocinétique in vivo de substances chimiques à partir de données in vitro et de modèles QSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.489-501. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de suppléance hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.413-419. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reaurg.2009.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate-encapsulated HepG2 Cells in a Fluidized Bed Bioreactor Maintain Function in Human Liver Failure Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (12), pp.1117-1126. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-1594.2009.00821.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro tests and modelization of bicarbonate kinetics and mass transfers during online hemodiafiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.482-491. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880903200802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial and bioartificial liver devices: present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (12), pp.1690-1702. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gut.2008.175380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow fiber bioartificial liver: Physical and biological characterization with C3A cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. von Harten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 ((1-2)), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of adsorption and biochromatography in extracorporeal liver support systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 961 (2), pp.171-176. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2007.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional growth of human hepatoma C3A cells within alginate beads for fluidized bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Śmietanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (4), pp.340- 347. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880803100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid–liquid mass transfers in an airlift reactor incorporating alginate beads for the application as a bioartificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Demming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (12), pp.2370-2378. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2008.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in the development of microfluidic cell biochips for in vitro hepatotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.535-544. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateurs d'hémodialyse : état du marché français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donadey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBM RBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28, pp.150-168. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmret.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into the relationship between hemodynamics and vascular alterations in an established arteriovenous fistula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (9), pp.999-1007. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2006.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a renal microchip for in vitro distal tubule models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.1245-1253. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp0603513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective control of liver and kidney cells migration during organotypic cocultures inside fibronectin-coated rectangular silicone microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (10), pp.1820-1829. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2006.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of C3A Cells in Alginate Beads for Fluidized Bed Bioartificial Liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bukowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (9), pp.2911-2913. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.transproceed.2007.08.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of oxygen transfer including cell necrosis for the design of a bioartificial pancreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 96, pp.990-998. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.21140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of alginate beads hosting hepatocytes in a fluidized bed bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barthès-Biesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (8), pp.756-63. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880602900805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Osteoblastic Cells in a Microfluidic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.558-595. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion culture of mammalian cells in microfluidic environments for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.56-59. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200603008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance of liver and kidney organotypic cultures inside rectangular silicone microchannels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.4109-4119. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2006.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the relevant parameters for the geometrical optimization of an implantable bioartificial pancreas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127 (7), pp.1054-1061. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2073407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of encapsulated C3A hepatocytes functions in a fluidized bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.1204-1212. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp034301z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial livers (BAL): current technological aspects and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 181 (1), pp.81-95. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(00)00539-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triphasic electrospun scaffold with dynamic cells coculture for tissue engineering of bone-tendon-muscle junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAO-IFAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAO-IFAO, Sep 2024, Aachen (Aix la Chapelle), Germany. pp.421-565, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03913988241279540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Oleic Acid, Palmitic Acid and their mixture on the development of hepatic steatosis using liver-on-chip technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyoshi Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements towards artificial organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOT Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Orthotopic Transplantation, Sep 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy of science, a tool to face engineered liver challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Guchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termis –EU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle découlement et suivi de prolifération dans des biopuces hépatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verhulsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25`eme Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes and Porous Scaffolds for Bioartificial Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMembrane 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sorrento (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of treatment strategies for acute liver failure based on a perfused bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tai pei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of liver-on-chip model integrating LSEC barrier and hepatocytes organoids for toxicity application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandenhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st edition of the MicroPhysio conference on "Micro-physiological models: From organoids to organs-on-chip"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a new perfused dynamic bioreactor hosting heparg in alginate-poly-l-lysine beads meet the clinical needs for extracorporeal liver supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th ESAO congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating mechanical and biological parameters to investigate phenotypic changes in human liver sinusoidal endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K El Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 TERMIS 6th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an advanced liver organ-on-chip integrating hydroscaffold mimicking cell matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandenhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, London (U.K.), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D liver-on-chip model integrating hydrogel mimicking cell matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Souguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS 6th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogel integrated microchip : towards a human 3D model of liver cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilandra Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cells-on-Chip 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical and epistemological questions in (bio)artificial organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IFAO-JSAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Society for Artificial Organs, Nov 2019, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Behavior of Rat Pancreatic Islets in an Organ-On-Chip Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teru Okitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAO-JSAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of multiscale approaches in Liver Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Congress European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAO, Sep 2019, Hannover - Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial Liver: What's next ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOT Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Orthotopic Transplantation, Sep 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver on chip platform: key questions following 15 years of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International MicroNanoconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically Conductive Multi Dimensional Scaffolds With Controllable Architecture For Skeletal Muscle Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megane Beldjilali-Labro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th TERMIS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stimulation monitoring towards optimal tendon tissue reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Garcia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Ricousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a bioartificial liver device with fluidized bed bioreactors hosting alginate-encapsulated hepatocyte spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Figaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Semenzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, France. pp.1335-1338, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/embc.2015.7318615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver-kidney microfluidic bioreactor for cell co-culture in drug studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Poleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, GRONINGEN, Netherlands. pp.0328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the influence of wall compliance on the hemodynamics in a patient-specific arteriovenous fistula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID implantable pressure sensor for the follow-up of abdominal aortic aneurysm stented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Mazeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakeim Talleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DTIS 2011 : 6th International conference on Design &amp; Technology of Integrated Systems in nanoscale era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Athens, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicologie predictive: les voies du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SPTC - Société de Pharmaco-Toxicologie Cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of PBPK models based on in vivo and in vitro data to describe complex biotransformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guguen-Guillouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the growth kinetics of hepatocarcinoma cells in a microfluidic bioreactor and Petri dishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMB 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic biochip for in vitro toxicity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a liver biochip as a tool in toxicological study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI Annual meeting European Society for Artificial Organs. ESAO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro bicarbonate and urea kinetics during hemodialysis and online hemodiafiltration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vienken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Compiègne, France. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicarbonate and urea kinetics modeling during hemodialysis and online postdilution hemodiafiltration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vienken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAO 2008, XXXV Annual Meeting European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Genève, Switzerland. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and mass transfer modeling for tissue engineering applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ould-Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Layrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Compiègne, France. pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Micro-Encapsulation and Bioartificial Liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Vu Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Biomaterials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional growth of hepatic cells in alginate beads. Studies of beads optimization for fluidized bed bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Smietanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Krems, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numérique et expérimentale des écoulements sanguins dans une fistule artério-veineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numérique et expérimentale des écoulements sanguins dans une fistule artério veineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numérique et expérimentale des écoulements sanguins dans une fistule artério-veineuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioartificial liver based on hollow fiber membrane : physical and biological characterization at micro scale level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. von Harten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Krems, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of bioartificial organ : combination of hepatocytes microencapsulation and fluidized bed technology for extracorporeal liver support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on “Biochromatography and Nanobiotechnologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cellular biochip mimicking in vitro organs for chronic toxicity analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Layrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducers'07, 14th International Conference on Solid-State Sensors, actuators and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of bone substitutes in bioreactors : Modeling and culture of bone marrow stem cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Layrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Krems, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des écoulements dans une fistule artério veineuse. Comparaison numérique expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR2760 : Interactions fluide structure biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des procédures de maillage pour l'étude des écoulements sanguins dans une fistule artério-veineuse réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer studies in a model of fluidized bed bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a renal microfluidic device for future in vitro kidney model reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of cells microencapsulation for bioartificial liver in fluidized bed bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Bioencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver organotypic chick embryo cultures on silicone microchannels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 20th European Conference on Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human liver cells in a pilot-scale fluidised-bed bioreactor maintain performance in human liver failure plasma making them suitable for a bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDMS microdevices as new supports for in vitro bioartificial organs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of cells within alginate beads produced for fluidized bed bioreactor (bioartificial liver).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microfluidic devices for in vitro liver model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro optimization of alginate bead production for hepatocytes encapsulation in the fluidized bed bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kinasiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Blood Flow in a side-to-end fistula for hemodialysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD modeling of unsteady blood flow in a arteriovenous fistula reconstructed from angioscanner.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de la Société de Biomécanique. In Computer Methods in Biomechanics and Biomedical Engineering, 8,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bruxelles, Belgium. pp.161-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood flow simulation in an arteriovenous fistula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Treutenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress International Society for Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cleveland, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of osteoblast-like cells in cellular microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Warocquier-Clerout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.396-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic behaviour of several types of fluidized bed bioreactor used in a bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J.F. Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non woven electrospun scaffold with continuous gradient from honeycomb like to aligned structures for osteotendinous junction tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Glasmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th ESAO congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a biologically inspired human-designed liver?[</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Guchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World congress Termis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maasticht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of treatment strategies for acute liver failure based on a perfused bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World congress Termis 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Maasticht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of encapsulated HepaRG in fluidized bed artificial liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomat – MatSan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can HepaRG self-assembled spheroids fulfil the clinical needs for extracorporeal liver supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D culture to organoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can encapsulated HEPARG in alginate-polyl-lysine beads meet the clinical needs for extracorporeal liver supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D culture to organoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogel-integrated hepatic cell culture microchips for liver tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Paullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termis world congres Kyoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of human pluripotent stem cells into hepatocytes is more efficient in spheroids than in 2D culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dubart-Kupperschmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASL the international liver congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic and Organ-on-a-chip-based Technologies for Diabetes Therapy and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Messelmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Diabetes Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.188-232, 2022, Nanoscience &amp; Nanotechnology Series, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839165498-00188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 : Membrane bioreactors for bio-artificial pancreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.77-108, 2020, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-814225-7.00004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Co-Culture Approaches Able to Improve Biological Functions of Bioartificial Livers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Membranes and (Bio)Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, WORLD SCIENTIFIC, pp.179-210, 2018, 978-981-3223-97-4. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813223974_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemodynamics inside autologous arteriovenous fistulas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Decorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Kharboutly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Virginie Salsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Devices Design in Cardiovascular Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation d'hépatocytes pour le développement d'un système de suppléance hépatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coord. Vandamme, Poncelet, Subra-Paternault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microencapsulation : des sciences aux technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Editions Tec&amp;Doc, pp.295-312, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Separation and Purification by Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Interscience,, pp.2795-2804, 2006, 9780471740360. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780471740360.ebs0935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic characterization of the synergy between human induced pluripotent stem cells-derived liver-and pancreas-on-chip coculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Essaouiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo Hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and mechanical environments regulate the heterogeneity of myonuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrine Blavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Esteves De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId580"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Klieber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00503e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morisseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pawlowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plaisance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738069v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brassens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messelmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14576" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gerardo Mecca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Oderich Muniz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Bellucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Baudequin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17111555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivoallan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mueller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Leal Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2025.214413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meschini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poulain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Hyeon Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arakawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;braud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988241268033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Blavet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves de Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-024-00359-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pachkov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Tokito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Legallais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MO00082J" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148441" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04212804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153550" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hussein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pasqua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benzoubir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060865" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pawlowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MO00050H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04257314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Zarpellon Nascimento" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meziane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-023-02691-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chazot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsah Hachad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filipozzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Jullien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04288584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2023.10.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Messina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anor Luce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11030537" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mo00132b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00307d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590375v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abarkan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert M&#233;tayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sqalli Houssa&#239;ni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04213642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Okitsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12121270" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Maes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Roudaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9090443" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Beldjilali-Labro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander David Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lerebours" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010260" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Etxeberria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Haitz Badiola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Llobera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14214478" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27583" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilandra Boulais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi A Bencherif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00425" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03285819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Scheidecker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.02.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433092v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naudot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988211051758" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03285733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2021.112155" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029652v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dermigny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37180" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinoshita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia-Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122606" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110892" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jankovsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Zabijak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.3114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884180v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goumard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Danion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelissie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2020.04.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2019.0262" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02061207v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800358" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02140040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1839" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasqua" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Lartigue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jellali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pereira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714948" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01956820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Farhat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02393845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hebraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wittmer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.8b00521" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pandolfi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3624" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01956818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dooli Kim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Mihaila" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Mihajlovic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Figliuzzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201800430" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149863v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Jaffrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880402700404" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Huepkes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Glasmacher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10121387" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufresne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612823666170609084016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kissling" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Pruijm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vogt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-017-0494-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938255v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figaro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Rada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Semenzato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouchoulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000567" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938369v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Danial Naghib" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Girimonte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Curcio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.12.047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2014.0580" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figaro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Dum&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rada" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019727v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Decorato" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Kharboutly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vassallo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Penrose" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2595" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVPQ9KTG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019770v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000324" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019623v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Alimohammadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Diaz-Zuccarini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-014-0185-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963431v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicolas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Brocheton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.706725" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788387v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cerino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nathanael Adrianus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.041" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Tran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0139" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864839v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grsicom" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Madalinski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24707" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF0R5G6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019744v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Capone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rechel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637409v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Briffaut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chafey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merlier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021268" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00665334v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazeyrat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBM7RKSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740224v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Prot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23104" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QZRV53T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963290v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Videau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benech" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.01.054" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MR3WL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429960v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.10.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50G4N9QP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould-Dris" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paullier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.02.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLFG50C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963259v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Habka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0396" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149842v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coward" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Foo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1594.2009.00821.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C54TDHS0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437800v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reaurg.2009.05.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ2SF2C7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880903200802" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2008.175380" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-RW0QX83T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437709v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. von Harten" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.06.007" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLX9BMWS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339871v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2007.07.048" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBNLBKN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kinasiewicz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewi&#324;ska" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#346;mietanka" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880803100411" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336365v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demming" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.01.013" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRF4XVJX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282676v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donadey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coevoet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.07.004" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196149v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp0603513" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCLW1C6R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842143v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kharboutly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenech" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Treutenaere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claude" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2006.10.018" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7RNCTXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172268v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2006.11.004" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2MQS4Q5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172298v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Duval" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.11.044" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCBSL4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282673v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewinska" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bukowski" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2007.08.062" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GVGFT50-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282668v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dulong" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21140" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1P751GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149847v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880602900805" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778216v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griscom" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.06.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBM3X5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149903v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603008" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBAE8AEFE3527A30F81B4A448F0D285932F48244/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090178v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.03.031" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L51L6C3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017278v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2073407" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149856v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dufresne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp034301z" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FPN87K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149872v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00539-1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D5LJR5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754056v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lagier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988241279540" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476949v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyoshi Sakai" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583786v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471738v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guillet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Pereira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Lartigue" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Guchet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497647v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verhulsel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475702v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471743v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476517v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couderc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moret" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Goff" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497725v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471728v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasqua" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nicolas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rialland" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04500618v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475771v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583808v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guchet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475774v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475719v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583832v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475722v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475764v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475768v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ricousse" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411623v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semenzato" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchoulin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2015.7318615" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756580v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choucha Snouber" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Poleni" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421275v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600948v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941418" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970650v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aninat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457134v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456973v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457136v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345817v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Layrolle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344995v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vienken" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345030v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345819v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Vu Dinh" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455960v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294647v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deplano" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290051v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smietanka" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507578v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290030v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Lemke" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289993v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289965v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289975v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sohier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360384v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456057v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116598v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118146v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118400v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116600v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118127v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coward" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118114v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118286v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116596v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118148v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118280v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chambon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019375v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019374v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795188v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warocquier-Clerout" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018719v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Coward" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.F. Hodgson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476951v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471715v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471720v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471634v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471643v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Messina" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneron" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471711v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471493v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubart-Kupperschmitt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471609v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boulais" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jellali" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paullier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03895773v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165498-00188" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476956v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-814225-7.00004-8" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411616v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandolfi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813223974_0007" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019796v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289971v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096787v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780471740360.ebs0935" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382565v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758153v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves De Lima" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Klieber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00503e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morisseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pawlowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plaisance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738069v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brassens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messelmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14576" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gerardo Mecca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Oderich Muniz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Bellucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Baudequin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17111555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivoallan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mueller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Leal Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2025.214413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meschini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poulain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Hyeon Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arakawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;braud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988241268033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Blavet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves de Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-024-00359-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pachkov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Tokito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Legallais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MO00082J" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148441" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04212804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153550" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pawlowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MO00050H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hussein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pasqua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benzoubir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060865" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04257314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Zarpellon Nascimento" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meziane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-023-02691-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chazot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsah Hachad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filipozzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Jullien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04288584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2023.10.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abarkan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert M&#233;tayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sqalli Houssa&#239;ni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00307d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Messina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anor Luce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11030537" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mo00132b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04213642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Okitsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12121270" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Maes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Roudaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9090443" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03590377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Beldjilali-Labro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander David Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lerebours" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010260" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Etxeberria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Haitz Badiola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Llobera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14214478" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27583" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilandra Boulais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi A Bencherif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00425" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03285819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Scheidecker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.02.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433092v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naudot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988211051758" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03285733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2021.112155" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029652v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dermigny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37180" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia-Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122606" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinoshita" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107783" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110892" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jankovsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Zabijak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.3114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884175v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2019.0262" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goumard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Danion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelissie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2020.04.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02061207v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800358" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02140040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1839" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasqua" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Lartigue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jellali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pereira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714948" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01956820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Farhat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02393845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hebraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wittmer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.8b00521" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pandolfi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3624" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01956818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dooli Kim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Mihaila" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Mihajlovic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Figliuzzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201800430" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149863v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Jaffrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880402700404" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938371v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kissling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Pruijm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vogt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-017-0494-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938374v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Huepkes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Glasmacher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10121387" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938367v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufresne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612823666170609084016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938255v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figaro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Rada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Semenzato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouchoulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000567" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938369v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Danial Naghib" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Girimonte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Curcio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.12.047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411627v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Dum&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433119v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2014.0580" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019727v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Decorato" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Kharboutly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vassallo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Penrose" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2595" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVPQ9KTG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019770v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000324" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019623v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Alimohammadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Diaz-Zuccarini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-014-0185-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788387v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cerino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Nathanael Adrianus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.041" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723045v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Tran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0139" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963431v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicolas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Brocheton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.706725" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864839v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grsicom" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Madalinski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24707" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF0R5G6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019744v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Capone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rechel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740224v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Prot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23104" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QZRV53T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637409v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Briffaut" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chafey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merlier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021268" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00665334v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazeyrat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.017" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBM7RKSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963290v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Videau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benech" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.01.054" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MR3WL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429960v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.10.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50G4N9QP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould-Dris" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paullier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.02.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLFG50C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963259v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Habka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0396" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437800v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reaurg.2009.05.010" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ2SF2C7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149842v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coward" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Foo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1594.2009.00821.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C54TDHS0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880903200802" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2008.175380" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-RW0QX83T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437709v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. von Harten" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.06.007" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLX9BMWS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339871v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2007.07.048" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBNLBKN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kinasiewicz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewi&#324;ska" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#346;mietanka" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880803100411" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336365v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demming" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.01.013" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRF4XVJX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172268v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2006.11.004" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2MQS4Q5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282676v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donadey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coevoet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.07.004" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842143v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kharboutly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenech" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Treutenaere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claude" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2006.10.018" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7RNCTXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196149v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp0603513" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCLW1C6R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172298v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Duval" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.11.044" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCBSL4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282673v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewinska" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bukowski" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2007.08.062" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GVGFT50-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282668v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dulong" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21140" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1P751GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149847v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880602900805" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778216v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griscom" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.06.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBM3X5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149903v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603008" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBAE8AEFE3527A30F81B4A448F0D285932F48244/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090178v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.03.031" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L51L6C3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017278v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2073407" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149856v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dufresne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp034301z" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FPN87K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149872v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00539-1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D5LJR5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754056v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lagier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988241279540" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476949v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyoshi Sakai" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583786v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471738v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guillet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Pereira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Lartigue" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Guchet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497647v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verhulsel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475702v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471743v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471728v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasqua" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nicolas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rialland" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476517v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couderc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K El Kirat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Goff" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497725v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04500618v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475771v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583808v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guchet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475774v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475719v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583832v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475722v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475764v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475768v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ricousse" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411623v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semenzato" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchoulin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2015.7318615" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756580v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choucha Snouber" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Poleni" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421275v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600948v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941418" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970650v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aninat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457134v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456973v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457136v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344995v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vienken" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345030v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345817v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Layrolle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345819v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Vu Dinh" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290051v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smietanka" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507578v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455960v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294647v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deplano" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290030v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Lemke" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289993v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289965v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289975v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sohier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456057v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360384v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118114v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116598v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118146v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118400v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118127v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coward" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116600v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118286v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116596v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118148v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118280v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chambon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019374v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019375v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795188v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warocquier-Clerout" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018719v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Coward" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.F. Hodgson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476951v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471715v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471720v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471634v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471643v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Messina" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneron" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471711v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471609v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boulais" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jellali" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paullier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471493v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubart-Kupperschmitt" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03895773v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165498-00188" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476956v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-814225-7.00004-8" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411616v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandolfi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813223974_0007" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019796v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289971v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096787v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780471740360.ebs0935" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382565v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758153v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Esteves De Lima" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>