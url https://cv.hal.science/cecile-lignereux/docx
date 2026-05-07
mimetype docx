--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Lignereux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6148-6954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110683250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224770928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000362456022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Genre épistolaire sous l'Ancien Régime</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stylistique des formes liées à la civilité mondaine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langue classique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondance de Mme de Sévigné</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manuels de rhétorique épistolaire (XVI-XVIIIe siècles)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Equipes de recherche et responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au sein de l'équipe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RARE-Rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de l’Antiquité à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisation ou co-organisation de colloques internationaux : « Les rituels de la civilité épistolaire (XVI-XVIIIe siècles) » en 2014, « Formes et figures de la vulnérabilité de la fin du Moyen-Âge aux siècles classiques » en 2015 et « Les discours rapportés en contexte épistolaire (XVI-XVIIIe siècles) » en 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">programme « Rhétorique » de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5316 Litt&Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, co-responsabilité du projet « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variatio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les types de discours rhétoriques dans les genres adressés (XVe-XVIIIe siècles) », qui comprend un séminaire, une série de colloques et un ensemble de publications collectives.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et animation du site </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoire Sévigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en collaboration avec Simon Gabay (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Neuchâtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et l’équipe </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : consacré à la correspondance de Madame de Sévigné, ce site comprend un inventaire des sources imprimées et manuscrites, une liste des travaux critiques régulièrement mise à jour, ainsi que des actualités et des ressources iconographiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec des chercheurs du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire Lidilem (EA 609)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> pour le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projet PhraséoCorr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, qui a pour but d’étudier les phraséologismes dans les correspondances des XVII-XVIIIe siècles, afin de classer les textes épistolaires en fonction de leurs spécificités phraséologiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction de la revue numérique </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de Rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de lecture de la collection &amp;quot;Correspondances et mémoires - Le Grand Siècle&amp;quot; chez Classiques Garnier.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titres et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Langue et littérature françaises d’Ancien Régime à l’Université Grenoble Alpes (depuis 2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Langue et littérature françaises, Université Paris IV-Sorbonne (2009)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de la Fondation Thiers (2008-2009)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de Lettres modernes (2003)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">École Normale Supérieure de la rue d’Ulm (1999-2004)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syncrétisme du Secrétaire à la mode de Puget de La Serre : la raison d'un succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 305, p. 685-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre standardisation et variation : les protestations de reconnaissance dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 211, p. 87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement praxémique des noms de sentiment et d'attitude dans l'interaction épistolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un genre qui s'adoucit par la raillerie: la lettre où l'on accuse de négligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 110, p. 47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche diachronique des marques d’appartenance dans les formules de clôture épistolaires (1670-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (218), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.218.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif propre à la pédagogie épistolographique: la mise en série des modèles de lettres et de réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 48, p. 89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloge, maillon faible de la lettre de remerciement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sur M.C. Panzera et E. Canonica (dir.), &amp;quot;La lettre au carrefour des genres et des traditions du Moyen-Age au XVIIe siècle&amp;quot;, Paris, Classiques Garnier, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 278, p. 169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur Laure Depretto, Informer et raconter dans la Correspondance de Mme de Sévigné, Paris, Classiques Garnier, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.377-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prototypes rhétoriques à leur fragmentation épistolaire : l'exemple d'une consolation en pièces détachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art épistolaire de l’âge classique comme champ d’application du savoir rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une routine de la civilité épistolaire : l’expression de la condoléance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique et épistolaire : le cas de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétoricité conditionnelle des lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition de Jean Puget de la Serre, « Instruction à écrire des lettres, 1e partie : De la Matière des Lettres (Le Secrétaire à la mode, Amsterdam, Louis Elzevier, 1646, p. 5-37 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur I. Landy-Houillon. Entre philologie et linguistique. Approches de la langue classique, Paris, Garnier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exagération de la faute : une technique propre à la lettre de remontrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sur l'amplification, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir d'écrire au service du stéréotypage éthique de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 22, p. 93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La douceur comme stratégie de conciliation épistolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil, un acte de langage contraire aux bienséances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Impertinence générique et genres de l'impertinence (XVIe-XVIIIe siècle), 10, pp.451-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie des anecdotes galantes de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Écritures de l'actualité (XVIe-XVIIIe siècles), 78, pp.97-109. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla.078.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sur N. Freidel, &amp;quot;La conquête de l'intime. Privé et public dans la correspondance de Mme de Sévigné&amp;quot;, Paris, Champion, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 251, p. 426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et illustration des valeurs de Tendre dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valeurs et correspondance, 10, pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonne humeur contre belle humeur : la valorisation des larmes au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bonnes humeurs, 8, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.008.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déformalisation du dialogue épistolaire dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L’épistolaire au XVIIe siècle, 1 (71), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla.071.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaisirs de la tendresse dans les lettres de Mme de Sévigné à sa fille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Collections de la république des Lettres. Cahiers du CIERL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Plaisirs sous l'Ancien Régime, 5, pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sur B. Bray, &amp;quot;Epistoliers de l'âge classique. L'art de la correspondance chez Mme de Sévigné et quelques prédécesseurs, contemporains et héritiers&amp;quot;, Gunter Narr, Tübingen, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 238, p. 180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription des larmes dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.79-91. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla.062.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de la requête (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rituels épistolaires (XVI-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerabilität / La vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Patzold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Ridder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohr Siebeck, pp.488, 2020, 978-3-16-157676-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Mme de Sévigné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux (dir.). PUR, pp.234, 2012, Didact Français, 978-2-7535-2061-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'origine du savoir-faire épistolaire de Mme de Sévigné. Les lettres de l'année 1671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF-CNED. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première année de correspondance entre Mme de Sévigné et Mme de Grignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux (dir.). Classiques Garnier, pp.339, 2012, Coll. Correspondances et mémoires, n° 7. Série Le Grand Siècle, n° 2, 978-2-8124-0791-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue à soi. Propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.342, 2009, Stylistique et poétique, 2867815347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Langage des larmes aux siècles classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Cron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adélaïde Cron (dir.), Cécile Lignereux (dir.). </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.274, 2007, Littératures classiques, n° 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moyens conventionnels de la narratio dans les lettres judiciaires d'Isabella Andreini contenues dans le Nouveau Recueil de lettres des dames tant anciennes que modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Mounier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La narration oratoire et les genres littéraires (XV-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 109-127, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures comparatives dans les témoignages de sensibilité épistolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Goux; Pascale Mounier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corrélation en diachronie longue (1450-1800). Phrase, texte et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.301-318, 2023, 9782745359452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilité et enjouement dans les lettres de congratulation à l'âge classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gavoille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté de ton et plaisanterie dans la lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 169-181, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une marque de savoir-vivre: les assurances de souvenir dans la pratique épistolaire du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.F. Louis, A. Déruelle, P. Haugeard et G. Rideau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels de la vie publique et privée du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classique Garnier, p. 283-301, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badiner dans les lettres d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Charrier-Vozel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rire des épistoliers XVI-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 55-66, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des requêtes qui servent à entretenir l’amitié entre les absents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux; Stéphane Macé; Steffen Patzold; Klaus Ridder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilität/La vulnérabilité : Diskurse und Vorstellungen vom Frühmittelalter bis ins 18. Jahrhundert / Discours et représentations du Moyen-Âge aux siècles classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.271-282, 2020, 978-3-16-157676-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la production épistolographique savante du XVIe siècle à sa vulgarisation au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bombart, S. Cornic, E. Keller-Rahbé et M. Rosellini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"A qui lira". Littérature, livre et librairie au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gunter Narr, p. 501-509, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équilibres argumentatifs de l'expostulatio en contexte galant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Deloince-Louette et C. Noille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences rhétoriques. Mélanges offerts au professeur Francis Goyet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 271-282, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment avertir de son devoir, sans injure, ni offense, dans la lettre familière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elvezio, Canonica de Rochemonteix (dir.); Maria Cristina, Panzera (dir.); Agathe, Sultan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relier, délier les langues. Formes et défis linguistiques de l’écriture épistolaire (Moyen-Âge-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.205-223, 2019, 979-1-0370-0071-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des typologies épistolographiques aux textes des correspondances d'Ancien Régime : comment définir des séquences d'analyse stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Monte, S. Tonnerieux et P. Wahl (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stylistique et méthode. Quels paliers de pertinence textuelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, pp.185-196, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un sous-genre épistolaire à sa mise en œuvre en contexte familier : l’exhortation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Gavoille (dir.); François Guillaumont (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller, diriger par lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.537-552, 2017, Perspectives littéraires, 978-2-86906-424-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rituels épistolaires de l’amitié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystèle, Burgard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sévigné, épistolière du Grand Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Libel, pp.112-122, 2017, 978-2-917659-62-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mises en garde des manuels d'art épistolaire contre les fautes de goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Barbafieri et J-Y Vialleton (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vices de style et défauts esthétiques (XVI-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.165-179, 2017, 978-2-406-06492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condamnation des &amp;quot;fautes qui peuvent avoir de mauvaises suites&amp;quot; dans le Traité sur la manière d’écrire des lettres de Grimarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Chiron (dir.); Charles Guérin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Infraction stylistique et ses usages théoriques de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-122, 2016, Rivages linguistiques, 978-2-7535-5090-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supplications maternelles à l'épreuve des convenances épistolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albert, P. Bruley et A-S Dufief (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Supplication. Discours et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2015, 978-2-7535-3694-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fait de langue à l'effet de style : les zeugmes syntaxiques de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Himy-Piéri, J-F Castille et L. Bougault (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style, découpeur de réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.139-150, 2014, 978-2-7535-3253-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture épistolaire comme travail de la langue pragmatiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Badiou-Monferran (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérarité des belles-lettres : Un défi pour les sciences du texte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Classiques Garnier, pp.83-92, 2013, Investigations stylistiques, 978-2-8124-1328-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le proverbe, faute de goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Barbafieri (dir.); Jean-Christophe Abramovici (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention du mauvais goût à l'âge classique (XVIIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters Leuven, pp.255-269, 2013, La République des Lettres, 978-90-429-2627-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du style syntaxique de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Freidel, Frédéric Calas, Cécile Lignereux, Jennnifer Tamas (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mme de Sévigné. Lettres de l’année 1671</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.229-253, 2012, Clefs Concours - Lettres XVIIe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modulations des aveux de tendresse dans les lettres de 1671 à Mme de Grignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gautier; Sandrine Hériché-Pradeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 12, Guillaume de Lorris, Scève, Mme de Sévigné, Rousseau, Musset, Gide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-69, 2012, Travaux de stylistique et de linguistique françaises. Bibliothèques des styles, 978-2-84050-879-3. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/WFYW8300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les offres de service à Mme de Grignan. Enquête sur l’acclimatation familière de préconstruits rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Mme de Sévigné. Les lettres de 1671</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.67-81, 2012, Didact Français, 978-2-7535-2061-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche argumentative des binômes synonymiques dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Berlan, Gérard Berthomieu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La synonymie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.415-424, 2012, Travaux de stylistique et de linguistique françaises. Études linguistiques, 978-2-84050-855-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l’idolâtrie dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Dumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amour divin, amour mondain dans les écrits du for privé de la fin du Moyen-Âge à 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairn, pp.2011, 2011, 978-2-35068-226-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caprices syntaxiques de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Branca-Rosoff, Jean-Marie Fournier, Yana Grinshpun, Anne Régent-Susini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue commune et changements de normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-332, 2011, 978-2-7453-2251-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fonctionnement pragmatique des phénomènes d’emphase en situation épistolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Levesque (dir.), Olivier Pédeflous (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’emphase : copia ou brevitas (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.129-143, 2010, Bibliothèque des styles, 978-2-84050-723-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographies mondaines et réglages polyphoniques dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux (dir.), Julien Piat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une langue à soi. Propositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.139-158, 2009, Stylistique et Poétique, 978-2-86781-534-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire augustinien et tendresse maternelle dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lopez, C. Mazouer et E. Suire (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La religion des élites au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gunter Narr, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi des substantifs abstraits au pluriel dans les lettres de Mme de Sévigné à Mme de Grignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Badiou-Monferran, Frédéric Calas, Julien Piat, Christelle Reggiani (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue, le style, le sens. Études offertes à Anne-Marie Garagnon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'improviste, pp.157-166, 2005, 2913764274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Lignereux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6148-6954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110683250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224770928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000362456022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Genre épistolaire sous l'Ancien Régime</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stylistique des formes liées à la civilité mondaine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langue classique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondance de Mme de Sévigné</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manuels de rhétorique épistolaire (XVI-XVIIIe siècles)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Equipes de recherche et responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au sein de l'équipe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RARE-Rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de l’Antiquité à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisation ou co-organisation de colloques internationaux : « Les rituels de la civilité épistolaire (XVI-XVIIIe siècles) » en 2014, « Formes et figures de la vulnérabilité de la fin du Moyen-Âge aux siècles classiques » en 2015 et « Les discours rapportés en contexte épistolaire (XVI-XVIIIe siècles) » en 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">programme « Rhétorique » de l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5316 Litt&Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, co-responsabilité du projet « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variatio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les types de discours rhétoriques dans les genres adressés (XVe-XVIIIe siècles) », qui comprend un séminaire, une série de colloques et un ensemble de publications collectives.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et animation du site </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoire Sévigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en collaboration avec Simon Gabay (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Neuchâtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et l’équipe </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : consacré à la correspondance de Madame de Sévigné, ce site comprend un inventaire des sources imprimées et manuscrites, une liste des travaux critiques régulièrement mise à jour, ainsi que des actualités et des ressources iconographiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration avec des chercheurs du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire Lidilem (EA 609)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> pour le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projet PhraséoCorr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, qui a pour but d’étudier les phraséologismes dans les correspondances des XVII-XVIIIe siècles, afin de classer les textes épistolaires en fonction de leurs spécificités phraséologiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction de la revue numérique </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de Rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de lecture de la collection &amp;quot;Correspondances et mémoires - Le Grand Siècle&amp;quot; chez Classiques Garnier.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titres et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Langue et littérature françaises d’Ancien Régime à l’Université Grenoble Alpes (depuis 2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Langue et littérature françaises, Université Paris IV-Sorbonne (2009)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de la Fondation Thiers (2008-2009)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de Lettres modernes (2003)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">École Normale Supérieure de la rue d’Ulm (1999-2004)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syncrétisme du Secrétaire à la mode de Puget de La Serre : la raison d'un succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 305, p. 685-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre standardisation et variation : les protestations de reconnaissance dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 211, p. 87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement praxémique des noms de sentiment et d'attitude dans l'interaction épistolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un genre qui s'adoucit par la raillerie: la lettre où l'on accuse de négligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 110, p. 47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche diachronique des marques d’appartenance dans les formules de clôture épistolaires (1670-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (218), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.218.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif propre à la pédagogie épistolographique: la mise en série des modèles de lettres et de réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 48, p. 89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloge, maillon faible de la lettre de remerciement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sur M.C. Panzera et E. Canonica (dir.), &amp;quot;La lettre au carrefour des genres et des traditions du Moyen-Age au XVIIe siècle&amp;quot;, Paris, Classiques Garnier, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 278, p. 169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur Laure Depretto, Informer et raconter dans la Correspondance de Mme de Sévigné, Paris, Classiques Garnier, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.377-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prototypes rhétoriques à leur fragmentation épistolaire : l'exemple d'une consolation en pièces détachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une routine de la civilité épistolaire : l’expression de la condoléance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art épistolaire de l’âge classique comme champ d’application du savoir rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique et épistolaire : le cas de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition de Jean Puget de la Serre, « Instruction à écrire des lettres, 1e partie : De la Matière des Lettres (Le Secrétaire à la mode, Amsterdam, Louis Elzevier, 1646, p. 5-37 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétoricité conditionnelle des lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur I. Landy-Houillon. Entre philologie et linguistique. Approches de la langue classique, Paris, Garnier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exagération de la faute : une technique propre à la lettre de remontrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sur l'amplification, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir d'écrire au service du stéréotypage éthique de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 22, p. 93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La douceur comme stratégie de conciliation épistolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil, un acte de langage contraire aux bienséances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Impertinence générique et genres de l'impertinence (XVIe-XVIIIe siècle), 10, pp.451-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une typologie des anecdotes galantes de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Écritures de l'actualité (XVIe-XVIIIe siècles), 78, pp.97-109. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla.078.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sur N. Freidel, &amp;quot;La conquête de l'intime. Privé et public dans la correspondance de Mme de Sévigné&amp;quot;, Paris, Champion, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 251, p. 426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et illustration des valeurs de Tendre dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valeurs et correspondance, 10, pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonne humeur contre belle humeur : la valorisation des larmes au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bonnes humeurs, 8, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.008.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déformalisation du dialogue épistolaire dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L’épistolaire au XVIIe siècle, 1 (71), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla.071.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaisirs de la tendresse dans les lettres de Mme de Sévigné à sa fille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Collections de la république des Lettres. Cahiers du CIERL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Plaisirs sous l'Ancien Régime, 5, pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sur B. Bray, &amp;quot;Epistoliers de l'âge classique. L'art de la correspondance chez Mme de Sévigné et quelques prédécesseurs, contemporains et héritiers&amp;quot;, Gunter Narr, Tübingen, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 238, p. 180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription des larmes dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.79-91. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla.062.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de la requête (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rituels épistolaires (XVI-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerabilität / La vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Patzold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Ridder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohr Siebeck, pp.488, 2020, 978-3-16-157676-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Mme de Sévigné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux (dir.). PUR, pp.234, 2012, Didact Français, 978-2-7535-2061-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'origine du savoir-faire épistolaire de Mme de Sévigné. Les lettres de l'année 1671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF-CNED. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première année de correspondance entre Mme de Sévigné et Mme de Grignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux (dir.). Classiques Garnier, pp.339, 2012, Coll. Correspondances et mémoires, n° 7. Série Le Grand Siècle, n° 2, 978-2-8124-0791-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue à soi. Propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.342, 2009, Stylistique et poétique, 2867815347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Langage des larmes aux siècles classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Cron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adélaïde Cron (dir.), Cécile Lignereux (dir.). </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.274, 2007, Littératures classiques, n° 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moyens conventionnels de la narratio dans les lettres judiciaires d'Isabella Andreini contenues dans le Nouveau Recueil de lettres des dames tant anciennes que modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Mounier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La narration oratoire et les genres littéraires (XV-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 109-127, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures comparatives dans les témoignages de sensibilité épistolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Goux; Pascale Mounier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corrélation en diachronie longue (1450-1800). Phrase, texte et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.301-318, 2023, 9782745359452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilité et enjouement dans les lettres de congratulation à l'âge classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gavoille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté de ton et plaisanterie dans la lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 169-181, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une marque de savoir-vivre: les assurances de souvenir dans la pratique épistolaire du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.F. Louis, A. Déruelle, P. Haugeard et G. Rideau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels de la vie publique et privée du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classique Garnier, p. 283-301, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badiner dans les lettres d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Charrier-Vozel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rire des épistoliers XVI-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 55-66, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des requêtes qui servent à entretenir l’amitié entre les absents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux; Stéphane Macé; Steffen Patzold; Klaus Ridder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilität/La vulnérabilité : Diskurse und Vorstellungen vom Frühmittelalter bis ins 18. Jahrhundert / Discours et représentations du Moyen-Âge aux siècles classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.271-282, 2020, 978-3-16-157676-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la production épistolographique savante du XVIe siècle à sa vulgarisation au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bombart, S. Cornic, E. Keller-Rahbé et M. Rosellini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"A qui lira". Littérature, livre et librairie au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gunter Narr, p. 501-509, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équilibres argumentatifs de l'expostulatio en contexte galant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Deloince-Louette et C. Noille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences rhétoriques. Mélanges offerts au professeur Francis Goyet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 271-282, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment avertir de son devoir, sans injure, ni offense, dans la lettre familière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elvezio, Canonica de Rochemonteix (dir.); Maria Cristina, Panzera (dir.); Agathe, Sultan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relier, délier les langues. Formes et défis linguistiques de l’écriture épistolaire (Moyen-Âge-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.205-223, 2019, 979-1-0370-0071-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des typologies épistolographiques aux textes des correspondances d'Ancien Régime : comment définir des séquences d'analyse stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Monte, S. Tonnerieux et P. Wahl (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stylistique et méthode. Quels paliers de pertinence textuelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, pp.185-196, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rituels épistolaires de l’amitié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystèle, Burgard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sévigné, épistolière du Grand Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Libel, pp.112-122, 2017, 978-2-917659-62-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un sous-genre épistolaire à sa mise en œuvre en contexte familier : l’exhortation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Gavoille (dir.); François Guillaumont (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller, diriger par lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.537-552, 2017, Perspectives littéraires, 978-2-86906-424-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mises en garde des manuels d'art épistolaire contre les fautes de goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Barbafieri et J-Y Vialleton (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vices de style et défauts esthétiques (XVI-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.165-179, 2017, 978-2-406-06492-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condamnation des &amp;quot;fautes qui peuvent avoir de mauvaises suites&amp;quot; dans le Traité sur la manière d’écrire des lettres de Grimarest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Chiron (dir.); Charles Guérin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Infraction stylistique et ses usages théoriques de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-122, 2016, Rivages linguistiques, 978-2-7535-5090-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supplications maternelles à l'épreuve des convenances épistolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albert, P. Bruley et A-S Dufief (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Supplication. Discours et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2015, 978-2-7535-3694-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fait de langue à l'effet de style : les zeugmes syntaxiques de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Himy-Piéri, J-F Castille et L. Bougault (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style, découpeur de réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.139-150, 2014, 978-2-7535-3253-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture épistolaire comme travail de la langue pragmatiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Badiou-Monferran (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérarité des belles-lettres : Un défi pour les sciences du texte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Classiques Garnier, pp.83-92, 2013, Investigations stylistiques, 978-2-8124-1328-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le proverbe, faute de goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Barbafieri (dir.); Jean-Christophe Abramovici (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention du mauvais goût à l'âge classique (XVIIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters Leuven, pp.255-269, 2013, La République des Lettres, 978-90-429-2627-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modulations des aveux de tendresse dans les lettres de 1671 à Mme de Grignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gautier; Sandrine Hériché-Pradeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 12, Guillaume de Lorris, Scève, Mme de Sévigné, Rousseau, Musset, Gide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-69, 2012, Travaux de stylistique et de linguistique françaises. Bibliothèques des styles, 978-2-84050-879-3. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/WFYW8300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du style syntaxique de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Freidel, Frédéric Calas, Cécile Lignereux, Jennnifer Tamas (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mme de Sévigné. Lettres de l’année 1671</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.229-253, 2012, Clefs Concours - Lettres XVIIe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les offres de service à Mme de Grignan. Enquête sur l’acclimatation familière de préconstruits rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Mme de Sévigné. Les lettres de 1671</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.67-81, 2012, Didact Français, 978-2-7535-2061-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche argumentative des binômes synonymiques dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Berlan, Gérard Berthomieu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La synonymie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.415-424, 2012, Travaux de stylistique et de linguistique françaises. Études linguistiques, 978-2-84050-855-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l’idolâtrie dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Dumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amour divin, amour mondain dans les écrits du for privé de la fin du Moyen-Âge à 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairn, pp.2011, 2011, 978-2-35068-226-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caprices syntaxiques de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Branca-Rosoff, Jean-Marie Fournier, Yana Grinshpun, Anne Régent-Susini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue commune et changements de normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-332, 2011, 978-2-7453-2251-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fonctionnement pragmatique des phénomènes d’emphase en situation épistolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Levesque (dir.), Olivier Pédeflous (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’emphase : copia ou brevitas (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.129-143, 2010, Bibliothèque des styles, 978-2-84050-723-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographies mondaines et réglages polyphoniques dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux (dir.), Julien Piat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une langue à soi. Propositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.139-158, 2009, Stylistique et Poétique, 978-2-86781-534-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire augustinien et tendresse maternelle dans les lettres de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lopez, C. Mazouer et E. Suire (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La religion des élites au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gunter Narr, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi des substantifs abstraits au pluriel dans les lettres de Mme de Sévigné à Mme de Grignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Badiou-Monferran, Frédéric Calas, Julien Piat, Christelle Reggiani (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue, le style, le sens. Études offertes à Anne-Marie Garagnon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'improviste, pp.157-166, 2005, 2913764274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2756ED3"/>
+    <w:nsid w:val="49C9A96B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BA157EE4"/>
+    <w:nsid w:val="7413F386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F288CA3"/>
+    <w:nsid w:val="1A3E9342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7747CBE1"/>
+    <w:nsid w:val="CF47377B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-lignereux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6148-6954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110683250" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/224770928" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000362456022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://litt-arts.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sevigne.elan-numerique.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/ilf/home.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://litt-arts.univ-grenoble-alpes.fr/fr/la-recherche/elan/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhetorique/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lignereux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.078.0097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.008.0033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.071.0113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.062.0079" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02569524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mace" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Patzold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Ridder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02572125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02572037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02572161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02572226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Cron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhetorique/425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02569511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02569566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02569992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/travaux-de-linguistique-et-de-stylistique-francaises/styles-genres-auteurs-12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WFYW8300" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/7621-book-08532251-9782745322517.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571456v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-lignereux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6148-6954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110683250" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/224770928" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000362456022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://litt-arts.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sevigne.elan-numerique.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/ilf/home.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://litt-arts.univ-grenoble-alpes.fr/fr/la-recherche/elan/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhetorique/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lignereux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.078.0097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.008.0033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.071.0113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.062.0079" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02569524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mace" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Patzold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Ridder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02572125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02572037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02572161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02572226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Cron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhetorique/425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02569511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02569566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01773934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02569992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/travaux-de-linguistique-et-de-stylistique-francaises/styles-genres-auteurs-12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WFYW8300" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02570993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/7621-book-08532251-9782745322517.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571456v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>