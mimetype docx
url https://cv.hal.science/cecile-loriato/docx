--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -133,156 +133,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/glad.6231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307754v1</w:t>
+                <w:t xml:space="preserve">hal-05155884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balutet et Florence Lhote (dir.). 2019. Sida. Une écriture au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/glad.6231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155884v1</w:t>
+                <w:t xml:space="preserve">hal-04307754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participer à un collectif d’usagers en ligne : faire « communauté » ?</w:t>
               </w:r>
@@ -478,234 +478,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’institutionnalisation d’un groupe Facebook de discussion dédié au partage et à l’échange d’informations et d’expériences sur un nouveau moyen de prévention du VIH/sida : quels enjeux pour la participation ? »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loriato</w:t>
+                <w:t xml:space="preserve">La communication publique de prévention du VIH/SIDA dans le gouvernement des corps : analyse de la redéfinition des normes de prévention et des normes liées à la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 8 (n°3), https://www.unilim.fr/interfaces-numeriques/4009</w:t>
+              <w:t xml:space="preserve">Commposite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307766v1</w:t>
+                <w:t xml:space="preserve">hal-05155814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication publique de prévention du VIH/SIDA dans le gouvernement des corps : analyse de la redéfinition des normes de prévention et des normes liées à la sexualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Loriato</w:t>
+                <w:t xml:space="preserve">« L’institutionnalisation d’un groupe Facebook de discussion dédié au partage et à l’échange d’informations et d’expériences sur un nouveau moyen de prévention du VIH/sida : quels enjeux pour la participation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commposite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 8 (n°3), https://www.unilim.fr/interfaces-numeriques/4009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155814v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La communication publique de prévention du VIH/sida dans le gouvernement des corps : analyse de la redéfinition des normes de prévention et des normes liées à la sexualité »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loriato</w:t>
+                <w:t xml:space="preserve">Les figures sociales de l'usager de la PrEP au prisme de l'analyse de témoignages en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commposite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 21 (n°1), http://www.commposite.org/index.php/revue/article/view/322</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Pesquisa (Auto)Biográfica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307764v1</w:t>
+                <w:t xml:space="preserve">hal-05155829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures sociales de l'usager de la PrEP au prisme de l'analyse de témoignages en ligne</w:t>
               </w:r>
@@ -763,96 +763,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures sociales de l'usager de la PrEP au prisme de l'analyse de témoignages en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Loriato</w:t>
+                <w:t xml:space="preserve">« La communication publique de prévention du VIH/sida dans le gouvernement des corps : analyse de la redéfinition des normes de prévention et des normes liées à la sexualité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Pesquisa (Auto)Biográfica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Commposite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 21 (n°1), http://www.commposite.org/index.php/revue/article/view/322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155829v1</w:t>
+                <w:t xml:space="preserve">hal-04307764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2256,51 +2256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.6231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loriato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31892/rbpab2525-426X.2019.v4.n11.p463-481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-04307795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.6231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loriato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31892/rbpab2525-426X.2019.v4.n11.p463-481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-04307795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>