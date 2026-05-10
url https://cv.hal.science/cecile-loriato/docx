--- v1 (2026-04-11)
+++ v2 (2026-05-10)
@@ -478,234 +478,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication publique de prévention du VIH/SIDA dans le gouvernement des corps : analyse de la redéfinition des normes de prévention et des normes liées à la sexualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Loriato</w:t>
+                <w:t xml:space="preserve">« L’institutionnalisation d’un groupe Facebook de discussion dédié au partage et à l’échange d’informations et d’expériences sur un nouveau moyen de prévention du VIH/sida : quels enjeux pour la participation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commposite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 8 (n°3), https://www.unilim.fr/interfaces-numeriques/4009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155814v1</w:t>
+                <w:t xml:space="preserve">hal-04307766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’institutionnalisation d’un groupe Facebook de discussion dédié au partage et à l’échange d’informations et d’expériences sur un nouveau moyen de prévention du VIH/sida : quels enjeux pour la participation ? »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loriato</w:t>
+                <w:t xml:space="preserve">La communication publique de prévention du VIH/SIDA dans le gouvernement des corps : analyse de la redéfinition des normes de prévention et des normes liées à la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 8 (n°3), https://www.unilim.fr/interfaces-numeriques/4009</w:t>
+              <w:t xml:space="preserve">Commposite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307766v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures sociales de l'usager de la PrEP au prisme de l'analyse de témoignages en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Loriato</w:t>
+                <w:t xml:space="preserve">« La communication publique de prévention du VIH/sida dans le gouvernement des corps : analyse de la redéfinition des normes de prévention et des normes liées à la sexualité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Pesquisa (Auto)Biográfica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Commposite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 21 (n°1), http://www.commposite.org/index.php/revue/article/view/322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155829v1</w:t>
+                <w:t xml:space="preserve">hal-04307764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures sociales de l'usager de la PrEP au prisme de l'analyse de témoignages en ligne</w:t>
               </w:r>
@@ -763,96 +763,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La communication publique de prévention du VIH/sida dans le gouvernement des corps : analyse de la redéfinition des normes de prévention et des normes liées à la sexualité »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loriato</w:t>
+                <w:t xml:space="preserve">Les figures sociales de l'usager de la PrEP au prisme de l'analyse de témoignages en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commposite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 21 (n°1), http://www.commposite.org/index.php/revue/article/view/322</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Pesquisa (Auto)Biográfica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307764v1</w:t>
+                <w:t xml:space="preserve">hal-05155829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2256,51 +2256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.6231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loriato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31892/rbpab2525-426X.2019.v4.n11.p463-481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-04307795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.6231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loriato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31892/rbpab2525-426X.2019.v4.n11.p463-481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-04307795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>