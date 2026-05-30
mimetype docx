--- v2 (2026-05-10)
+++ v3 (2026-05-30)
@@ -478,165 +478,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’institutionnalisation d’un groupe Facebook de discussion dédié au partage et à l’échange d’informations et d’expériences sur un nouveau moyen de prévention du VIH/sida : quels enjeux pour la participation ? »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loriato</w:t>
+                <w:t xml:space="preserve">La communication publique de prévention du VIH/SIDA dans le gouvernement des corps : analyse de la redéfinition des normes de prévention et des normes liées à la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 8 (n°3), https://www.unilim.fr/interfaces-numeriques/4009</w:t>
+              <w:t xml:space="preserve">Commposite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307766v1</w:t>
+                <w:t xml:space="preserve">hal-05155814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication publique de prévention du VIH/SIDA dans le gouvernement des corps : analyse de la redéfinition des normes de prévention et des normes liées à la sexualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Loriato</w:t>
+                <w:t xml:space="preserve">« L’institutionnalisation d’un groupe Facebook de discussion dédié au partage et à l’échange d’informations et d’expériences sur un nouveau moyen de prévention du VIH/sida : quels enjeux pour la participation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commposite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 8 (n°3), https://www.unilim.fr/interfaces-numeriques/4009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155814v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La communication publique de prévention du VIH/sida dans le gouvernement des corps : analyse de la redéfinition des normes de prévention et des normes liées à la sexualité »</w:t>
               </w:r>
@@ -769,51 +769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures sociales de l'usager de la PrEP au prisme de l'analyse de témoignages en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Pesquisa (Auto)Biográfica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2256,51 +2256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.6231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loriato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31892/rbpab2525-426X.2019.v4.n11.p463-481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-04307795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.6231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loriato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31892/rbpab2525-426X.2019.v4.n11.p463-481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-04307795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>