--- v0 (2026-03-04)
+++ v1 (2026-05-17)
@@ -295,51 +295,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteus-Cahiers des théories de l'art</w:t>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -831,51 +831,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteus-Cahiers des théories de l'art</w:t>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -913,346 +913,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Athanassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteus-Cahiers des théories de l'art</w:t>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de l'agir créatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethique et esthétique de la simplicité. Littérature et arts, histoire des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-14-048645-6</w:t>
+                <w:t xml:space="preserve">Chantal Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451555v1</w:t>
+                <w:t xml:space="preserve">hal-05060999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétiques du quotidien</w:t>
+                <w:t xml:space="preserve">Formes de l'agir créatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Editions de La Sorbonne. , 2023, 979-10-351-0865-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kondrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-14-048645-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451544v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poétiques du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de La Sorbonne. , 2023, 979-10-351-0865-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revue Proteus Cahiers des théories de l'art n° 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duquerroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fryberger Annelies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane WASCHBÜSCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°13, 95 p, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1262,447 +1367,447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illimitation à l'oeuvre dans Oeuvres d'Edouard Levé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corbel; Editions Mimesis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures en acte ; Réflexivité, critique et fiction artistiques (XXE-XXIE siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre, arts vivants de Robert Filliou : manuel de poïétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corbel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ÉCRITURES EN ACTE ; RÉFLEXIVITÉ, CRITIQUE ET FICTION ARTISTIQUES (XXE-XXIE SIÈCLES),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour d'Espèces d'espaces de Georges Perec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinto Lageira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lamarche-Vadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriation inventive et critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9788869761645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des happenings aux activités : la mise en récit des pratiques non-art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allan Kaprow une traversée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Morris and Allan Kaprow: Experience, from Theory to Performance Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scheller, Katia; Wedell, Noura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigations: The Expanded Field of Writing in the Works of Robert Morris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS, 2015, 978-2-84788-702-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.3837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1712,118 +1817,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemin faisant. Traduction de l'article d'Allan Kaprow, Just Doing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Kaprow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la performance : Arts, littératures, poésies contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Theval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Puff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Drigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1891,51 +2129,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6E41CAD"/>
+    <w:nsid w:val="8FE18055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2122,51 +2360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-mahiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7651-4540" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18460009X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.1066190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heydari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duquerroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Fryberger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschbuesch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451508v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Athanassopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kondrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-formes_de_l_agir_creatif_marie_kondrat_cecile_mahiou-9782140486456-77816.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fryberger Annelies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane WASCHB&#220;SCH" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bellon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Lageira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lamarche-Vadel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.3837" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kaprow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-mahiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7651-4540" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18460009X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.1066190" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heydari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duquerroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Fryberger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschbuesch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451508v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Athanassopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kondrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-formes_de_l_agir_creatif_marie_kondrat_cecile_mahiou-9782140486456-77816.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fryberger Annelies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane WASCHB&#220;SCH" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bellon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Lageira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lamarche-Vadel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.3837" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kaprow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Puff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drigny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>