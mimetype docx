--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -66,6210 +66,10548 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Focus on Hyperparameters for Different Rain Nowcasting Models</w:t>
+                <w:t xml:space="preserve">Tuning of Convolutive Nowcasting Precipitation Models and Evaluation by Rainfall Events Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4138⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">⟨10.1175/AIES-D-25-0032.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281608v1</w:t>
+                <w:t xml:space="preserve">hal-05573718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of global rain intensities over the TRMM and GPM era using a deep-learning algorithm to assess the impact of climate change on Earth water cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep-learning Unsupervised Semantic Segmentation of GMI Satellite Brightness Temperature Images: Validation on precipitation and SST at Global and Regional Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Informatics 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/aies-d-25-0019.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280703v1</w:t>
+                <w:t xml:space="preserve">hal-05579260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Infrared-Only Rainfall Estimation with Deep Learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Preliminary Multifractal Rainfall Analysis in the Tunis Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Informatics 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05370381v1</w:t>
+              <w:t xml:space="preserve">Fractal and Fractional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (3), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fractalfract10030137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Analysis of Rain Nowcasting Using Machine Learning and Non-Machine Learning Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Bouar</w:t>
+                <w:t xml:space="preserve">Using a data-driven statistical model to better evaluate surface turbulent heat fluxes in weather and climate numerical models: a demonstration study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Zouzoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-04692368v1</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.3211-3239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-3211-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05141829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Segmentation Of Microwave Brightness Temperatures To Study The Changes In The Water Cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+                <w:t xml:space="preserve">Enhanced quantitative precipitation estimation through the opportunistic use of Ku TV-SAT links via a dual-channel procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gelbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier-Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04024269v1</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.351-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-351-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04622049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRAIN: an Deep-Learning Algorithm for Instantaneous Rain-Retrieval from GMI and DPR on GPM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Domain Adaptation to Mitigate Out-of-Distribution Problem of Spatial Radiometer Images: Application to Quantitative Precipitation Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanaël Dubois-Quilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-04488992v1</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.5301414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2024.3403373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04592155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of rainfall event features using the Self Organizing Map with application to Northern Tunisia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using metal oxide gas sensors to estimate the emission rates and locations of methane leaks in an industrial site: assessment with controlled methane releases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Caldow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-03189453v1</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (14), pp.4257 - 4290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-4257-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Based Ordinal Regression of Snow Depth: A deep learning approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evaluation Of Drain, A Deep-Learning Approach To Rain Retrieval From Gpm Passive Microwave Radiometer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-02865660v1</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3293932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRIEVING RAIN RATES FROM SPACE BORNE MICROWAVE SENSORS USING U-NETS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstruction of high-frequency methane atmospheric concentration peaks from measurements using metal oxide low-cost sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Andres Rivera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Santaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ford Cropley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Informatics 2020. 10th International Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-02894942v1</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (8), pp.2209-2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-16-2209-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to compare visibility on webcam images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+                <w:t xml:space="preserve">Unsupervised domain adaptation for Global Precipitation Measurement satellite constellation using Cycle Generative Adversarial Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Informatics 2020. 10th International Conference on Climate Informatics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02926386v2</w:t>
+              <w:t xml:space="preserve">Environmental Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.e24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/eds.2022.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03892915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for image based weather estimation: a focus on the snow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterisation of rainfall events in northern Tunisia using self-organising maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-03562113v1</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (August), pp.101159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03741124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning pour le traitement des Images Radar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Using Deep Learning for Restoration of Precipitation Echoes in Radar Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées R &amp; D - Intelligence Artificielle - Centre international de Conférences de Météo France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-02359480v1</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.5100914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3052582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03151106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of climate change on precipitation in Paris area using method based on iterative multiscale dynamic time warping(IMS-DTW)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Potential of Low-Cost Tin-Oxide Sensors Combined with Machine Learning for Estimating Atmospheric CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Variations around Background Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Santaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djallel Dilmi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ford Cropley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Workshop on Climate Informatics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-02314438v1</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12010107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage des Données Radar par Deep Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+                <w:t xml:space="preserve">Iterative multiscale dynamic time warping (IMs-DTW): a tool for rainfall time series comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ENVIREM 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-02360403v1</w:t>
+              <w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41060-019-00193-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02172756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall event analysis in the north of Tunisia using the self-organizing map</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Precipitation Estimates from SMOS Sea-Surface Salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Workshop on Climate Informatics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-02314437v1</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (S1), pp.103-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01563248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation de l’intermittence et de la variabilité des précipitations dans une large gamme d’échelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Data-driven clustering of rain events: microphysics information derived from macro-scale observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale « Observation et prévision des pluies, impacts sur les crues »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-01762854v1</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.1557-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-1557-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01410090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HD Rain</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimating confidence intervals around relative humidity profiles from satellite observations: Application to the SAPHIR sounder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramses Sivira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radars : Technologies, Méthodologies et Applications R-TMA-2018</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-02088994v1</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), pp.1005-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0237.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01292499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall imprint on SMOS and SMAP Sea Surface Salinity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of intensity-duration-frequency relationships according to the property of scale invariance and regionalization analysis in a Mediterranean coastal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Ocean Sciences Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-01759737v1</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 541 (part A), pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01345572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Multi-Scale Dynamic Time Warping(I-MsDTW): Estimation de la dissimilarité entre des séries temporelles de précipitations et application à la classification des événements pluvieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+                <w:t xml:space="preserve">4-D-VAR assimilation of disdrometer data and radar spectral reflectivities for raindrop size distribution and vertical wind retrievals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SAMA 2018</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-01940693v1</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.3145-3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-3145-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01233557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation d’échelle de la loi Z-R : quelle conséquence pour l’observation radar ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Simulation of yearly rainfall time series at microscale resolution with actual properties: Intermittency, scale invariance, and rainfall distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique international «Observation et prévision des pluies, impacts sur les crues»</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-01762805v1</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (9), pp.7417-7435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR016357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01203278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar data cleansing with deep learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A layer-averaged relative humidity profile retrieval for microwave observations: design and results for the Megha-Tropiques payload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramses Sivira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Oussar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ‘extraction d’attributs et apprentissage pour l’analyse des images de télédétection’</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-01940723v1</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.1055-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-1055-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des épisodes pluvieux au Nord de la Tunisie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation of Finescale Rainfall Fields Using Broadcast TV Satellite Links and a 4DVAR Assimilation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique international «Observation et prévision des pluies, impacts sur les crues»</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-01762781v1</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (10), pp.1709-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-14-00125.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01157488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage des données radar par deep learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Theoretical and empirical scale dependency of Z-R relationships: Evidence, impacts, and correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radars : Technologies, Méthodologies et Applications R-TMA-2018</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-02083284v1</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (14), pp.7435-7449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data driven analysis of rain events: feature extraction, clustering, microphysical /macro physical relationship</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vertical evolution of raindrop size distribution: Impact on the shape of the DSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-01529968v1</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2011.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation estimates from L-Band Radiometer Sea Surface Salinity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rainfall measurement from opportunistic use of Earth-space link in Ku band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-01530392v1</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (8), pp.2181-2193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-2181-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de cartes de précipitations par mesure d’atténuation en bande Ku (10,7 – 12,7 GHz) (Utilisation opportuniste des satellites TV-SAT)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigation of the fractal dimension of rainfall occurrence in a semi-arid Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journée « DÉFITS ET PERSPECTIVES » voir et surveiller avec les ondes électromagnétiques de l'Association Régionale Microonde Île de France (AREMIF)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-01405298v1</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (3), pp.483-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.775446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of 2D rain maps with realistic properties : methodology and results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiscaling properties of rain in the time domain, taking into account rain support biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raingain Conference "Researchers &amp; Water Managers Preparating Cities for a Changing Climate" in the Framework of the COP21 Preparation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-01215729v1</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.D20119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JD015719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation par assimilation de données variationnelle de champs de pluie à petite échelle à partir d'atténuations de micro-ondes de satellites TV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of rain fade mitigation techniques in the EHF band on a Syracuse 3 20/44-GHz low elevation link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Golé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI France JS 15. Journées Scientifiques 2015: Sonder la matière par les ondes électromagnétiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01137778v1</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.18-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of mono-site Rainfall time series from micro to large scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawal Akrour</w:t>
+                <w:t xml:space="preserve">Multifractal analysis of African monsoon rain fields, taking into account the zero rain-rate problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01121111v1</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 389 (1-2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.05.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the atmospheric humidity as seen by SAPHIR/Megha-Tropiques: accounting for uncertainties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A passive scalar-like model for rain applicable up to storm scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 Eumetsat Meteorological Satellite Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01118366v1</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (1), pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2010.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear, scaling effect of statistical inhomogeneity on Z-R relationships</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Effect of Rain-No Rain Intermittency on the Estimation of the Universal Multifractals Model Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Golé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Precipitation Conference 2013</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00844037v1</w:t>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.493-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2008JHM1040.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and regionnalisation of IDF curves, established by the property of scale invariance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation of gamma raindrop size distribution parameters: Statistical fluctuations and estimation errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Water Resources and Sustainable Development (CIREDD)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00796027v1</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (8), pp.1572-1584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009JTECHA1199.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall fields estimation by data fusion based on a variational 4DVAR assimilation technic of rain gauges and microwave links</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Short-term prediction of rain attenuation level and volatility in Earth-to-Satellite links at EHF band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Golé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Megha Tropiques Ground Validation Workshop on Rainfall Products Validation and Hydrological Applications in the Tropics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00870680v1</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (4), pp.631-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-15-631-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of Relative Humidity Profiles and its Associated Error from Megha-Tropiques Measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Frequency Scaling of rain attenuation based on microphysical characteristics for SatCom link.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Radiation Symposium (IRC/IAMAS)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00724091v1</w:t>
+              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153 (6), pp.523-532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalization of IDF curves using the property of scale invariance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Neural network model for the separation of atmospheric effects on attenuation: Application to frequency scaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge for the future. IAHS - IAPSO - IASPEI Joint Assembly</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00871594v1</w:t>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (4), pp.RS4012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005RS003310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of rain time series with zero rainfall and actual statistical distribution in a Universal Multifractal framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawal Akrour</w:t>
+                <w:t xml:space="preserve">Simulation of rain attenuation time series.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Golé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Megha Tropiques Ground Validation Workshop on Rainfall Products Validation and Hydrological Applications in the Tropics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00870659v1</w:t>
+              <w:t xml:space="preserve">Space Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (1-2), pp.61-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-related artefacts on precipitation measurement: why they impact satellite rainfall estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Neural network model for atmospheric attenuation retrieval between 20 and 50 GHz by means of dual-frequency microwave radiometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Golé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Megha Tropiques Ground Validation Workshop on Rainfall Products Validation and Hydrological Applications in the Tropics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (5), pp.1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002RS002813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02183221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of global rain intensities over the TRMM and GPM era using a deep-learning algorithm to assess the impact of climate change on Earth water cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Informatics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870676v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling properties of rainfall and their impact on rain rate estimation from weather radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+                <w:t xml:space="preserve">Methodological Focus on Hyperparameters for Different Rain Nowcasting Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERAD 2012, 7th European Conference on Radar in Meteorology and Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736721v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of IDF curves established by the property of scale invariance in Tunis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Refining Infrared-Only Rainfall Estimation with Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meignin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EGU Plinius Conference on Mediterranean Storms and MEDEX Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">Climate Informatics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBM Research Brazil; School of Applied Mathematics at Fundação Getulio Vargas (FGV EMAp), Apr 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755759v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Relative Humidity Profile Statistical Retrievals and their Confidence Interval from Megha-Tropiques Measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meta-Analysis of Rain Nowcasting Using Machine Learning and Non-Machine Learning Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Tropospheric Profiling (ISTP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.5534-5538, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736777v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04692368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the opportunistic use of geostationary satellite signals to estimate rain rate in the purpose of radar calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Segmentation Of Microwave Brightness Temperatures To Study The Changes In The Water Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERAD 2012, 7th European Conference on Radar in Meteorology and Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-13610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736720v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of rainfall intensities for micro-scales in a semi-arid zone (Tunis) by FIF model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of rainfall event features using the Self Organizing Map with application to Northern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahab Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd STAHY International Workshop on Statistical Methods for Hydrology and Water Resources Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Germany. pp.EGU21-9090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739771v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03189453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the occurrence of rain in the Tunis area in a mono-fractal framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+                <w:t xml:space="preserve">DRAIN: an Deep-Learning Algorithm for Instantaneous Rain-Retrieval from GMI and DPR on GPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd STAHY International Workshop on Statistical Methods for Hydrology and Water Resources Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tunis, Tunisia. 7 p</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.id. H15P-1230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739769v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04488992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des séries météorologiques par un modèle ARIMA-GARCH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deep Learning for image based weather estimation: a focus on the snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème journées de statistiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online, France. pp.EGU2020-19802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667092v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03562113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scaling properties of rainfall from 1.5 year to 15 s and applications to the study of the extreme values</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Image-Based Ordinal Regression of Snow Depth: A deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667305v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02865660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rain as a passive scalar with multifractal intermittency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RETRIEVING RAIN RATES FROM SPACE BORNE MICROWAVE SENSORS USING U-NETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Climate Informatics 2020. 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667306v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02894942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between natural Rain drop size distributions and corresponding models near equilibrium state during warm rain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning to compare visibility on webcam images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Climate Informatics 2020. 10th International Conference on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736900v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non stationnarité du phénomène pluvieux et conséquences sur sa fonction de répartition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study of the impact of climate change on precipitation in Paris area using method based on iterative multiscale dynamic time warping(IMS-DTW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Propagation et Télédétection, URSI-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.311-328</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545737v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02314438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the Syracuse 3 satellite EHF propagation experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deep Learning pour le traitement des Images Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Antennas and Propagation, 2009 (EuCAP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.3611-3615</w:t>
+              <w:t xml:space="preserve">Journées R &amp; D - Intelligence Artificielle - Centre international de Conférences de Météo France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486484v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02359480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rain rate time series as an integrated multiplicative process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Filtrage des Données Radar par Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Conférence ENVIREM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667309v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02360403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des Modèles de Similitude et de Prédiction Appliqués aux Affaiblissements Atmosphériques Mesurés en bande EHF</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rainfall event analysis in the north of Tunisia using the self-organizing map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Propagation et Télédétection, URSI-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.45-57</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545733v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02314437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rain rate retrieval by processing the observations of the 85V and 85H GHz channels of the SSM/I and TMI passive microwave sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">HD Rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duminda Ratnayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2009, International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Atlanta, United States. pp.511-517</w:t>
+              <w:t xml:space="preserve">Radars : Technologies, Méthodologies et Applications R-TMA-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486492v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02088994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term prediction of atmospheric attenuation in Q band from Ka-band measurements on earth-to-satellite links</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rainfall imprint on SMOS and SMAP Sea Surface Salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Antennas and Propagation, 2009 (EuCAP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.341-344</w:t>
+              <w:t xml:space="preserve">2018 Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486458v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01759737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different methods for the estimation of parameters of gamma drop size distributions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Iterative Multi-Scale Dynamic Time Warping(I-MsDTW): Estimation de la dissimilarité entre des séries temporelles de précipitations et application à la classification des événements pluvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SIRTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journée SAMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159390v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01940693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a neural network model for the separation of atmospheric effects on attenuation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Relation d’échelle de la loi Z-R : quelle conséquence pour l’observation radar ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation, Nice, 6-10 Nov 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque scientifique international «Observation et prévision des pluies, impacts sur les crues»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159219v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01762805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rain frequency scaling model using the normalized DSD concept.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Radar data cleansing with deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Propagation and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée ‘extraction d’attributs et apprentissage pour l’analyse des images de télédétection’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159212v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01940723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse et modélisation de l’intermittence et de la variabilité des précipitations dans une large gamme d’échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale « Observation et prévision des pluies, impacts sur les crues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01762854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des épisodes pluvieux au Nord de la Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Dérouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique international «Observation et prévision des pluies, impacts sur les crues»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01762781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precipitation estimates from L-Band Radiometer Sea Surface Salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-9068</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01530392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data driven analysis of rain events: feature extraction, clustering, microphysical /macro physical relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-16748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01529968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation de cartes de précipitations par mesure d’atténuation en bande Ku (10,7 – 12,7 GHz) (Utilisation opportuniste des satellites TV-SAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journée « DÉFITS ET PERSPECTIVES » voir et surveiller avec les ondes électromagnétiques de l'Association Régionale Microonde Île de France (AREMIF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01405298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of 2D rain maps with realistic properties : methodology and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raingain Conference "Researchers &amp; Water Managers Preparating Cities for a Changing Climate" in the Framework of the COP21 Preparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Marne-La-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01215729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation par assimilation de données variationnelle de champs de pluie à petite échelle à partir d'atténuations de micro-ondes de satellites TV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">URSI France JS 15. Journées Scientifiques 2015: Sonder la matière par les ondes électromagnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URSI France, Mar 2015, Paris, France. pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of mono-site Rainfall time series from micro to large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the atmospheric humidity as seen by SAPHIR/Megha-Tropiques: accounting for uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramses Sivira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2014 Eumetsat Meteorological Satellite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Geneva, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scale-related artefacts on precipitation measurement: why they impact satellite rainfall estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Megha Tropiques Ground Validation Workshop on Rainfall Products Validation and Hydrological Applications in the Tropics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-linear, scaling effect of statistical inhomogeneity on Z-R relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Precipitation Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ede-Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study and regionnalisation of IDF curves, established by the property of scale invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Water Resources and Sustainable Development (CIREDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Alger, Algeria. (in press)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainfall fields estimation by data fusion based on a variational 4DVAR assimilation technic of rain gauges and microwave links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Megha Tropiques Ground Validation Workshop on Rainfall Products Validation and Hydrological Applications in the Tropics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrieval of Relative Humidity Profiles and its Associated Error from Megha-Tropiques Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramses Sivira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the International Radiation Symposium (IRC/IAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.216-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4804745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regionalization of IDF curves using the property of scale invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge for the future. IAHS - IAPSO - IASPEI Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of rain time series with zero rainfall and actual statistical distribution in a Universal Multifractal framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Megha Tropiques Ground Validation Workshop on Rainfall Products Validation and Hydrological Applications in the Tropics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the occurrence of rain in the Tunis area in a mono-fractal framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd STAHY International Workshop on Statistical Methods for Hydrology and Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tunis, Tunisia. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of IDF curves established by the property of scale invariance in Tunis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Barguaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th EGU Plinius Conference on Mediterranean Storms and MEDEX Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Palma de Mallorca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tropospheric Relative Humidity Profile Statistical Retrievals and their Confidence Interval from Megha-Tropiques Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramses Sivira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Oussar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Symposium on Tropospheric Profiling (ISTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, L'Aquila, Italy. 4 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the opportunistic use of geostationary satellite signals to estimate rain rate in the purpose of radar calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERAD 2012, 7th European Conference on Radar in Meteorology and Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. 6 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling properties of rainfall and their impact on rain rate estimation from weather radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERAD 2012, 7th European Conference on Radar in Meteorology and Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. 5 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of rainfall intensities for micro-scales in a semi-arid zone (Tunis) by FIF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd STAHY International Workshop on Statistical Methods for Hydrology and Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tunis, Tunisia. 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédiction des séries météorologiques par un modèle ARIMA-GARCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aridhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43ème journées de statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rain as a passive scalar with multifractal intermittency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time scaling properties of rainfall from 1.5 year to 15 s and applications to the study of the extreme values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between natural Rain drop size distributions and corresponding models near equilibrium state during warm rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non stationnarité du phénomène pluvieux et conséquences sur sa fonction de répartition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques Propagation et Télédétection, URSI-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.311-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical analysis of the Syracuse 3 satellite EHF propagation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Conference on Antennas and Propagation, 2009 (EuCAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.3611-3615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rain rate time series as an integrated multiplicative process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance des Modèles de Similitude et de Prédiction Appliqués aux Affaiblissements Atmosphériques Mesurés en bande EHF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques Propagation et Télédétection, URSI-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.45-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rain rate retrieval by processing the observations of the 85V and 85H GHz channels of the SSM/I and TMI passive microwave sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Perez Chavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crépon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IJCNN 2009, International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Atlanta, United States. pp.511-517</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short-term prediction of atmospheric attenuation in Q band from Ka-band measurements on earth-to-satellite links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Golé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Conference on Antennas and Propagation, 2009 (EuCAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.341-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of different methods for the estimation of parameters of gamma drop size distributions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée SIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of a neural network model for the separation of atmospheric effects on attenuation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation, Nice, 6-10 Nov 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A rain frequency scaling model using the normalized DSD concept.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Propagation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation of rain attenuation time series, propagation workshop.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Golé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6279,6775 +10617,2684 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing IR-Based Satellite Precipitation Estimates Using Machine Learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meignin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised domain adaptation for GPM satellite constellation using CycleGAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibolroth Sambath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Informatics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Asheville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of climate change on precipitation in Paris area using a method based on iterative multi scale dynamic time warping (IMs-DTW)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rainfall event analysis in the north of Tunisia using the self-organizing map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02314175v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02314163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall event analysis in the north of Tunisia using the self-organizing map</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study of the impact of climate change on precipitation in Paris area using a method based on iterative multi scale dynamic time warping (IMs-DTW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02314163v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02314175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weather Recognition from Images: State of the Art and Challenges for A.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique IA &amp; Climat-Océan-Atmosphère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02360375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Downscaling Dynamic Time Warping (IDDTW) : Estimation de la dissimilarité des séries temporelles de précipitations-Analyse et interprétation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+                <w:t xml:space="preserve">GT Précipitation (SIRTA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Banson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SIRTA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Palaiseau, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01663710v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01657474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GT Précipitation (SIRTA)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Iterative Downscaling Dynamic Time Warping (IDDTW) : Estimation de la dissimilarité des séries temporelles de précipitations-Analyse et interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SIRTA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Palaiseau, France. 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01657474v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01663710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deterministic approach to define the useful integration time for in-situ precipitation observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-15349, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01530002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques comparées d'observations de disdromètres co-localisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SIRTA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01657534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified DTW for a quantitative estimation of the similarity between rainfall time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-16005, 2017, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01529991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation 4D-VAR de données radar et disdromètre pour la restitution des distributions en taille des gouttes de pluie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Mercier</w:t>
+                <w:t xml:space="preserve">Caractérisation des observations pluviométriques en île de France entre 2007 et 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SIRTA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01405313v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01405422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des observations pluviométriques en île de France entre 2007 et 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+                <w:t xml:space="preserve">Assimilation 4D-VAR de données radar et disdromètre pour la restitution des distributions en taille des gouttes de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SIRTA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01405422v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01405313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we learn on rainfall from SMOS Sea Surface Salinity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Supply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01423813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of radar and in-situ data for the study and the parameterization of the raindrop size distribution dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Mercier</w:t>
+                <w:t xml:space="preserve">A two-dimensional stochastic rainfall simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria. pp.id.9048, 2015</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.id.9488, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01215761v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01215759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall at Urban Hydrological Scales : Opportunist use of TV-SAT Receivers Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Assimilation of radar and in-situ data for the study and the parameterization of the raindrop size distribution dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raingain Conference "Researchers &amp; Water Managers Preparating Cities for a Changing Climate" in the Framework of the COP21 Preparation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Marne-La-Vallée, France. 2015</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria. pp.id.9048, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01215749v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01215761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional stochastic rainfall simulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Rainfall at Urban Hydrological Scales : Opportunist use of TV-SAT Receivers Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Akrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.id.9488, 2015</w:t>
+              <w:t xml:space="preserve">Raingain Conference "Researchers &amp; Water Managers Preparating Cities for a Changing Climate" in the Framework of the COP21 Preparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Marne-La-Vallée, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01215759v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01215749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-fractal rainfall time series generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Akrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SIRTA 2013, 11ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating synthetic multifractal times series with observed data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Akrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Precipitation Conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Ede-Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall variability measurements using geostationary satellite signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS 90th anniversary. PUB (Prediction in Ungages Basins) Symposium 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Megha-Tropiques payload: a contribution to the monitoring of the tropical water vapor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multifractality of a high resolution rainfall time series and assessement of the zero rain rate effect from standard and weighted analysis procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final COST workshop on the Atmospheric Water Vapour in the Climate System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797518v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractality of a high resolution rainfall time series and assessement of the zero rain rate effect from standard and weighted analysis procedures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Megha-Tropiques payload: a contribution to the monitoring of the tropical water vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramses Sivira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marquisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Final COST workshop on the Atmospheric Water Vapour in the Climate System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667339v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the multifractal properties of rainfall and the scaling behavior of the rain extremes, using radar measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Étude des propriétés multi-échelle de cartes de pluie et application à la simulation de champs précipitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium for the Advancement of Boundary Layer Remote Sensing (ISARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Quentin-en-Yvelines, France. 4 p., 2010</w:t>
+              <w:t xml:space="preserve">1ère Conférence Modélisation Mathématique et Informatique des Systèmes Complexes (COMMISCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Campus IRD Bondy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667262v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des propriétés multi-échelle de cartes de pluie et application à la simulation de champs précipitants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Evidence for the multifractal properties of rainfall and the scaling behavior of the rain extremes, using radar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Conférence Modélisation Mathématique et Informatique des Systèmes Complexes (COMMISCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Campus IRD Bondy, France</w:t>
+              <w:t xml:space="preserve">15th International Symposium for the Advancement of Boundary Layer Remote Sensing (ISARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Quentin-en-Yvelines, France. 4 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...4096 lines deleted...]
-                <w:t xml:space="preserve">insu-02183221v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a data-driven statistical model to better evaluate surface turbulent heat fluxes in weather and climate numerical models: a demonstration study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Zouzoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04568077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13057,105 +13304,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique appliquée à la propagation atmosphérique des ondes électromagnétiques et à l'observation des précipitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atmosphérique et Océanique [physics.ao-ph]. Université de Versailles-Saint Quentin en Yvelines, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00672039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13302,51 +13549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guigal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viltard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Bouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibolroth Sambath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meignin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barthes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04692368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642675" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04488992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03189453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Derouiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Bargaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Hannachi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepetit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02894942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926386v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19802" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02359480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Dilmi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Akrour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hallali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminda Ratnayake" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01759737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vergely" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hasson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01940693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01940723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine D&#233;rouiche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Hannachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02083284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01529968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01530392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brogniez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Sivira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ghanmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870680v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804745" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bargaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barguaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Oussar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aridhi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Montera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667306v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Hermant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Hermant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Perez Chavarria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gol&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brisseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6682" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314175v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663710v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01530002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouzat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01529991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01423813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Kirstetter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marquisseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667339v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Zouzoua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3211-2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04622049v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gelbart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier-Tigrine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-351-2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04592155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana&#235;l Dubois-Quilici" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3403373" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Martinez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Broquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Caldow" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4257-2024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Andres Rivera Martinez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ford Cropley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-2209-2023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011552v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3293932" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03151106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3052582" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hannachi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101159" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892915v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2022.16" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02172756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00193-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01563248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3110" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1557-2017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233557v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-3145-2016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345572v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0237.1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203278v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016357" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060604v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1055-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-14-00125.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795021v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2181-2013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619522v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.07.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LCKH916-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796040v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.775446" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50557" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F80C0D742B0445AF2E62DE5B2C76BF2A5A1F6B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635865v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015719" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4M4SQ7D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.05.035" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B810XN2N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518224v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.06.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDVBNHQ1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCS364VD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409803v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JTECHA1199.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JHM1040.1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320979v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-15-631-2008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159065v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159058v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005RS003310" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02183221v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002RS002813" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJ7SRSVV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04568077v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guigal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viltard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Bouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-25-0032.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibolroth Sambath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barthes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-25-0019.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ghanmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract10030137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Zouzoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3211-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04622049v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gelbart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier-Tigrine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-351-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04592155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana&#235;l Dubois-Quilici" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3403373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Broquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Caldow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4257-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011552v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepetit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3293932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Andres Rivera Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ford Cropley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-2209-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2022.16" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Derouiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hannachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Bargaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03151106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3052582" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010107" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02172756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Dilmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00193-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01563248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vergely" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hasson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1557-2017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brogniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Sivira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0237.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-3145-2016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Akrour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016357" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Oussar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1055-2015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-14-00125.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F80C0D742B0445AF2E62DE5B2C76BF2A5A1F6B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.07.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LCKH916-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795021v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2181-2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.775446" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015719" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4M4SQ7D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Montera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gol&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCS364VD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.05.035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B810XN2N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.06.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDVBNHQ1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JHM1040.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JTECHA1199.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-15-631-2008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159065v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005RS003310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02183221v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002RS002813" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJ7SRSVV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4138" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meignin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04692368v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642675" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13610" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03189453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Hannachi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9090" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04488992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19802" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02894942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926386v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02359480v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360403v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hallali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminda Ratnayake" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01759737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01940693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01940723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762854v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine D&#233;rouiche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Hannachi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01530392v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01529968v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405298v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118366v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870676v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804745" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bargaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barguaoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736720v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aridhi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667305v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545737v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486484v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Hermant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Hermant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486492v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Perez Chavarria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159390v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280694v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6682" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715703v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314163v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314175v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360375v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663710v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01530002v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouzat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01529991v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405313v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01423813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215761v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215749v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Kirstetter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marquisseau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668252v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04568077v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>