--- v1 (2026-04-04)
+++ v2 (2026-05-08)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of Convolutive Nowcasting Precipitation Models and Evaluation by Rainfall Events Type</w:t>
+                <w:t xml:space="preserve">Deep-learning Unsupervised Semantic Segmentation of GMI Satellite Brightness Temperature Images: Validation on precipitation and SST at Global and Regional Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Guigal</w:t>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+                <w:t xml:space="preserve">Laurent Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Bouar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/AIES-D-25-0032.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/aies-d-25-0019.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573718v1</w:t>
+                <w:t xml:space="preserve">hal-05579260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning Unsupervised Semantic Segmentation of GMI Satellite Brightness Temperature Images: Validation on precipitation and SST at Global and Regional Scale</w:t>
+                <w:t xml:space="preserve">Tuning of Convolutive Nowcasting Precipitation Models and Evaluation by Rainfall Events Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Baptiste Guigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/aies-d-25-0019.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/AIES-D-25-0032.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579260v1</w:t>
+                <w:t xml:space="preserve">hal-05573718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Multifractal Rainfall Analysis in the Tunis Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Ghanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractal and Fractional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 10 (3), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,90 +608,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced quantitative precipitation estimation through the opportunistic use of Ku TV-SAT links via a dual-channel procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gelbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier-Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (2), pp.351-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -725,103 +725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Domain Adaptation to Mitigate Out-of-Distribution Problem of Spatial Radiometer Images: Application to Quantitative Precipitation Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibolroth Sambath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natanaël Dubois-Quilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Viltard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62, pp.5301414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -983,758 +983,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Of Drain, A Deep-Learning Approach To Rain Retrieval From Gpm Passive Microwave Radiometer.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of high-frequency methane atmospheric concentration peaks from measurements using metal oxide low-cost sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lepetit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
+                <w:t xml:space="preserve">Rodrigo Andres Rivera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Santaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ford Cropley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3293932⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (8), pp.2209-2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-16-2209-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011552v2</w:t>
+                <w:t xml:space="preserve">hal-04086719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of high-frequency methane atmospheric concentration peaks from measurements using metal oxide low-cost sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Broquet</w:t>
+                <w:t xml:space="preserve">Evaluation Of Drain, A Deep-Learning Approach To Rain Retrieval From Gpm Passive Microwave Radiometer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ford Cropley</w:t>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (8), pp.2209-2235. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-16-2209-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3293932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086719v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised domain adaptation for Global Precipitation Measurement satellite constellation using Cycle Generative Adversarial Nets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using Deep Learning for Restoration of Precipitation Echoes in Radar Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/eds.2022.16⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.5100914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3052582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03892915v1</w:t>
+                <w:t xml:space="preserve">insu-03151106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of rainfall events in northern Tunisia using self-organising maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (August), pp.101159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03741124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Deep Learning for Restoration of Precipitation Echoes in Radar Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+                <w:t xml:space="preserve">Unsupervised domain adaptation for Global Precipitation Measurement satellite constellation using Cycle Generative Adversarial Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60, pp.5100914. </w:t>
+              <w:t xml:space="preserve">Environmental Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.e24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3052582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/eds.2022.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03151106v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03892915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of Low-Cost Tin-Oxide Sensors Combined with Machine Learning for Estimating Atmospheric CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Variations around Background Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Santaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ford Cropley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.107. </w:t>
@@ -1785,77 +1785,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative multiscale dynamic time warping (IMs-DTW): a tool for rainfall time series comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.65-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2036,77 +2036,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven clustering of rain events: microphysics information derived from macro-scale observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (4), pp.1557-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2134,460 +2134,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01410090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating confidence intervals around relative humidity profiles from satellite observations: Application to the SAPHIR sounder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Estimation of intensity-duration-frequency relationships according to the property of scale invariance and regionalization analysis in a Mediterranean coastal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0237.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 541 (part A), pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01292499v1</w:t>
+                <w:t xml:space="preserve">insu-01345572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of intensity-duration-frequency relationships according to the property of scale invariance and regionalization analysis in a Mediterranean coastal area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">4-D-VAR assimilation of disdrometer data and radar spectral reflectivities for raindrop size distribution and vertical wind retrievals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.3145-3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-3145-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01345572v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01233557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-D-VAR assimilation of disdrometer data and radar spectral reflectivities for raindrop size distribution and vertical wind retrievals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating confidence intervals around relative humidity profiles from satellite observations: Application to the SAPHIR sounder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramses Sivira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mercier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (7), pp.3145-3163. </w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), pp.1005-1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-9-3145-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0237.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01233557v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01292499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of yearly rainfall time series at microscale resolution with actual properties: Intermittency, scale invariance, and rainfall distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Akrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (9), pp.7417-7435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2621,77 +2621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A layer-averaged relative humidity profile retrieval for microwave observations: design and results for the Megha-Tropiques payload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramses Sivira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Oussar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2738,77 +2738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Finescale Rainfall Fields Using Broadcast TV Satellite Links and a 4DVAR Assimilation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (10), pp.1709-1728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2836,497 +2836,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01157488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and empirical scale dependency of Z-R relationships: Evidence, impacts, and correction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rainfall measurement from opportunistic use of Earth-space link in Ku band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118 (14), pp.7435-7449. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (8), pp.2181-2193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-2181-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851593v1</w:t>
+                <w:t xml:space="preserve">hal-00795021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical evolution of raindrop size distribution: Impact on the shape of the DSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 119, pp.13-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2011.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2011.07.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall measurement from opportunistic use of Earth-space link in Ku band</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigation of the fractal dimension of rainfall occurrence in a semi-arid Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-6-2181-2013⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (3), pp.483-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.775446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795021v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the fractal dimension of rainfall occurrence in a semi-arid Mediterranean climate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Theoretical and empirical scale dependency of Z-R relationships: Evidence, impacts, and correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (14), pp.7435-7449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.775446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00796040v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscaling properties of rain in the time domain, taking into account rain support biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.D20119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3366,704 +3366,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of rain fade mitigation techniques in the EHF band on a Syracuse 3 20/44-GHz low elevation link</w:t>
+                <w:t xml:space="preserve">A passive scalar-like model for rain applicable up to storm scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.002⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (1), pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2010.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463628v1</w:t>
+                <w:t xml:space="preserve">hal-00518224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal analysis of African monsoon rain fields, taking into account the zero rain-rate problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 389 (1-2), pp.111-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A passive scalar-like model for rain applicable up to storm scale</w:t>
+                <w:t xml:space="preserve">Assessment of rain fade mitigation techniques in the EHF band on a Syracuse 3 20/44-GHz low elevation link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Golé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 98 (1), pp.140-147. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.18-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2010.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518224v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Rain-No Rain Intermittency on the Estimation of the Universal Multifractals Model Parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation of gamma raindrop size distribution parameters: Statistical fluctuations and estimation errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Golé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (2), pp.493-506. </w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (8), pp.1572-1584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2008JHM1040.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2009JTECHA1199.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400833v1</w:t>
+                <w:t xml:space="preserve">hal-00409803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of gamma raindrop size distribution parameters: Statistical fluctuations and estimation errors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Effect of Rain-No Rain Intermittency on the Estimation of the Universal Multifractals Model Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Golé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 26 (8), pp.1572-1584. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.493-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2009JTECHA1199.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2008JHM1040.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409803v1</w:t>
+                <w:t xml:space="preserve">hal-00400833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term prediction of rain attenuation level and volatility in Earth-to-Satellite links at EHF band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Golé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (4), pp.631-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4110,64 +4110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Scaling of rain attenuation based on microphysical characteristics for SatCom link.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 153 (6), pp.523-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4192,64 +4192,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neural network model for the separation of atmospheric effects on attenuation: Application to frequency scaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4296,90 +4296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of rain attenuation time series.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Golé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (1-2), pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4404,77 +4404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network model for atmospheric attenuation retrieval between 20 and 50 GHz by means of dual-frequency microwave radiometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Golé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (5), pp.1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4491,8662 +4491,8662 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02183221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing IR-Based Satellite Precipitation Estimates Using Machine Learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meignin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsupervised domain adaptation for GPM satellite constellation using CycleGAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Informatics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Asheville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the impact of climate change on precipitation in Paris area using a method based on iterative multi scale dynamic time warping (IMs-DTW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02314175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainfall event analysis in the north of Tunisia using the self-organizing map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02314163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weather Recognition from Images: State of the Art and Challenges for A.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique IA &amp; Climat-Océan-Atmosphère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02360375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterative Downscaling Dynamic Time Warping (IDDTW) : Estimation de la dissimilarité des séries temporelles de précipitations-Analyse et interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SIRTA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01663710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GT Précipitation (SIRTA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Banson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SIRTA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Palaiseau, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01657474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A deterministic approach to define the useful integration time for in-situ precipitation observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-15349, Geophysical Research Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01530002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques comparées d'observations de disdromètres co-localisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SIRTA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01657534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modified DTW for a quantitative estimation of the similarity between rainfall time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-16005, 2017, Geophysical Research Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01529991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assimilation 4D-VAR de données radar et disdromètre pour la restitution des distributions en taille des gouttes de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SIRTA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01405313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des observations pluviométriques en île de France entre 2007 et 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SIRTA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01405422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What can we learn on rainfall from SMOS Sea Surface Salinity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01423813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assimilation of radar and in-situ data for the study and the parameterization of the raindrop size distribution dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria. pp.id.9048, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01215761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainfall at Urban Hydrological Scales : Opportunist use of TV-SAT Receivers Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raingain Conference "Researchers &amp; Water Managers Preparating Cities for a Changing Climate" in the Framework of the COP21 Preparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Marne-La-Vallée, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01215749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A two-dimensional stochastic rainfall simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.id.9488, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01215759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-fractal rainfall time series generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SIRTA 2013, 11ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calibrating synthetic multifractal times series with observed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Precipitation Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ede-Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainfall variability measurements using geostationary satellite signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAHS 90th anniversary. PUB (Prediction in Ungages Basins) Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Megha-Tropiques payload: a contribution to the monitoring of the tropical water vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramses Sivira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marquisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Final COST workshop on the Atmospheric Water Vapour in the Climate System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifractality of a high resolution rainfall time series and assessement of the zero rain rate effect from standard and weighted analysis procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for the multifractal properties of rainfall and the scaling behavior of the rain extremes, using radar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Symposium for the Advancement of Boundary Layer Remote Sensing (ISARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Quentin-en-Yvelines, France. 4 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des propriétés multi-échelle de cartes de pluie et application à la simulation de champs précipitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Conférence Modélisation Mathématique et Informatique des Systèmes Complexes (COMMISCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Campus IRD Bondy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of global rain intensities over the TRMM and GPM era using a deep-learning algorithm to assess the impact of climate change on Earth water cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Viltard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Informatics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Focus on Hyperparameters for Different Rain Nowcasting Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining Infrared-Only Rainfall Estimation with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meignin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Informatics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBM Research Brazil; School of Applied Mathematics at Fundação Getulio Vargas (FGV EMAp), Apr 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Analysis of Rain Nowcasting Using Machine Learning and Non-Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.5534-5538, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04692368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Segmentation Of Microwave Brightness Temperatures To Study The Changes In The Water Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibolroth Sambath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Viltard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-13610, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of rainfall event features using the Self Organizing Map with application to Northern Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">DRAIN: an Deep-Learning Algorithm for Instantaneous Rain-Retrieval from GMI and DPR on GPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelwahab Hannachi</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibolroth Sambath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.id. H15P-1230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03189453v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04488992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRAIN: an Deep-Learning Algorithm for Instantaneous Rain-Retrieval from GMI and DPR on GPM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of rainfall event features using the Self Organizing Map with application to Northern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahab Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Germany. pp.EGU21-9090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04488992v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03189453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for image based weather estimation: a focus on the snow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Image-Based Ordinal Regression of Snow Depth: A deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2020, Online, France. pp.EGU2020-19802, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2020, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03562113v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02865660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Based Ordinal Regression of Snow Depth: A deep learning approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">RETRIEVING RAIN RATES FROM SPACE BORNE MICROWAVE SENSORS USING U-NETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Climate Informatics 2020. 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02865660v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02894942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRIEVING RAIN RATES FROM SPACE BORNE MICROWAVE SENSORS USING U-NETS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Learning to compare visibility on webcam images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viltard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Informatics 2020. 10th International Conference</w:t>
+              <w:t xml:space="preserve">Climate Informatics 2020. 10th International Conference on Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02894942v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to compare visibility on webcam images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Deep Learning for image based weather estimation: a focus on the snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viltard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Informatics 2020. 10th International Conference on Climate Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online, France. pp.EGU2020-19802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926386v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03562113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of climate change on precipitation in Paris area using method based on iterative multiscale dynamic time warping(IMS-DTW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+                <w:t xml:space="preserve">Deep Learning pour le traitement des Images Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Viltard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Workshop on Climate Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">Journées R &amp; D - Intelligence Artificielle - Centre international de Conférences de Météo France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02314438v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02359480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning pour le traitement des Images Radar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study of the impact of climate change on precipitation in Paris area using method based on iterative multiscale dynamic time warping(IMS-DTW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées R &amp; D - Intelligence Artificielle - Centre international de Conférences de Météo France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02359480v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02314438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage des Données Radar par Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence ENVIREM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02360403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall event analysis in the north of Tunisia using the self-organizing map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th International Workshop on Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02314437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HD Rain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse et modélisation de l’intermittence et de la variabilité des précipitations dans une large gamme d’échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radars : Technologies, Méthodologies et Applications R-TMA-2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Guyancourt, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale « Observation et prévision des pluies, impacts sur les crues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02088994v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01762854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall imprint on SMOS and SMAP Sea Surface Salinity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HD Rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duminda Ratnayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">Radars : Technologies, Méthodologies et Applications R-TMA-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01759737v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02088994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Multi-Scale Dynamic Time Warping(I-MsDTW): Estimation de la dissimilarité entre des séries temporelles de précipitations et application à la classification des événements pluvieux</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rainfall imprint on SMOS and SMAP Sea Surface Salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SAMA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2018 Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01940693v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01759737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation d’échelle de la loi Z-R : quelle conséquence pour l’observation radar ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Iterative Multi-Scale Dynamic Time Warping(I-MsDTW): Estimation de la dissimilarité entre des séries temporelles de précipitations et application à la classification des événements pluvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique international «Observation et prévision des pluies, impacts sur les crues»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Journée SAMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01762805v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01940693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar data cleansing with deep learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relation d’échelle de la loi Z-R : quelle conséquence pour l’observation radar ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ‘extraction d’attributs et apprentissage pour l’analyse des images de télédétection’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque scientifique international «Observation et prévision des pluies, impacts sur les crues»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01940723v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01762805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation de l’intermittence et de la variabilité des précipitations dans une large gamme d’échelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Radar data cleansing with deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale « Observation et prévision des pluies, impacts sur les crues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée ‘extraction d’attributs et apprentissage pour l’analyse des images de télédétection’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01762854v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01940723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des épisodes pluvieux au Nord de la Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Dérouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international «Observation et prévision des pluies, impacts sur les crues»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01762781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation estimates from L-Band Radiometer Sea Surface Salinity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data driven analysis of rain events: feature extraction, clustering, microphysical /macro physical relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-9068</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-16748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01530392v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01529968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data driven analysis of rain events: feature extraction, clustering, microphysical /macro physical relationship</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Precipitation estimates from L-Band Radiometer Sea Surface Salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-16748</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-9068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01529968v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01530392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de cartes de précipitations par mesure d’atténuation en bande Ku (10,7 – 12,7 GHz) (Utilisation opportuniste des satellites TV-SAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journée « DÉFITS ET PERSPECTIVES » voir et surveiller avec les ondes électromagnétiques de l'Association Régionale Microonde Île de France (AREMIF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01405298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of 2D rain maps with realistic properties : methodology and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Akrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raingain Conference "Researchers &amp; Water Managers Preparating Cities for a Changing Climate" in the Framework of the COP21 Preparation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01215729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation par assimilation de données variationnelle de champs de pluie à petite échelle à partir d'atténuations de micro-ondes de satellites TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI France JS 15. Journées Scientifiques 2015: Sonder la matière par les ondes électromagnétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, URSI France, Mar 2015, Paris, France. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of mono-site Rainfall time series from micro to large scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Akrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the atmospheric humidity as seen by SAPHIR/Megha-Tropiques: accounting for uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramses Sivira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2014 Eumetsat Meteorological Satellite Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-related artefacts on precipitation measurement: why they impact satellite rainfall estimation</w:t>
+                <w:t xml:space="preserve">Non-linear, scaling effect of statistical inhomogeneity on Z-R relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Megha Tropiques Ground Validation Workshop on Rainfall Products Validation and Hydrological Applications in the Tropics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11th International Precipitation Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ede-Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870676v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear, scaling effect of statistical inhomogeneity on Z-R relationships</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Study and regionnalisation of IDF curves, established by the property of scale invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Precipitation Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Ede-Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">5th International Conference on Water Resources and Sustainable Development (CIREDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Alger, Algeria. (in press)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844037v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and regionnalisation of IDF curves, established by the property of scale invariance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rainfall fields estimation by data fusion based on a variational 4DVAR assimilation technic of rain gauges and microwave links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Water Resources and Sustainable Development (CIREDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Alger, Algeria. (in press)</w:t>
+              <w:t xml:space="preserve">1st Megha Tropiques Ground Validation Workshop on Rainfall Products Validation and Hydrological Applications in the Tropics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796027v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall fields estimation by data fusion based on a variational 4DVAR assimilation technic of rain gauges and microwave links</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Retrieval of Relative Humidity Profiles and its Associated Error from Megha-Tropiques Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramses Sivira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Megha Tropiques Ground Validation Workshop on Rainfall Products Validation and Hydrological Applications in the Tropics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Radiation Symposium (IRC/IAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.216-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4804745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870680v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of Relative Humidity Profiles and its Associated Error from Megha-Tropiques Measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Regionalization of IDF curves using the property of scale invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Radiation Symposium (IRC/IAMAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Knowledge for the future. IAHS - IAPSO - IASPEI Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724091v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalization of IDF curves using the property of scale invariance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulation of rain time series with zero rainfall and actual statistical distribution in a Universal Multifractal framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge for the future. IAHS - IAPSO - IASPEI Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">1st Megha Tropiques Ground Validation Workshop on Rainfall Products Validation and Hydrological Applications in the Tropics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871594v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of rain time series with zero rainfall and actual statistical distribution in a Universal Multifractal framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scale-related artefacts on precipitation measurement: why they impact satellite rainfall estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Megha Tropiques Ground Validation Workshop on Rainfall Products Validation and Hydrological Applications in the Tropics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870659v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the occurrence of rain in the Tunis area in a mono-fractal framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Scaling properties of rainfall and their impact on rain rate estimation from weather radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd STAHY International Workshop on Statistical Methods for Hydrology and Water Resources Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tunis, Tunisia. 7 p</w:t>
+              <w:t xml:space="preserve">ERAD 2012, 7th European Conference on Radar in Meteorology and Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. 5 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739769v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of IDF curves established by the property of scale invariance in Tunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Ghanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Barguaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th EGU Plinius Conference on Mediterranean Storms and MEDEX Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric Relative Humidity Profile Statistical Retrievals and their Confidence Interval from Megha-Tropiques Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramses Sivira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Oussar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Tropospheric Profiling (ISTP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, L'Aquila, Italy. 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the opportunistic use of geostationary satellite signals to estimate rain rate in the purpose of radar calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERAD 2012, 7th European Conference on Radar in Meteorology and Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France. 6 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling properties of rainfall and their impact on rain rate estimation from weather radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of rainfall intensities for micro-scales in a semi-arid zone (Tunis) by FIF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ghanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mallet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERAD 2012, 7th European Conference on Radar in Meteorology and Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. 5 pp</w:t>
+              <w:t xml:space="preserve">3rd STAHY International Workshop on Statistical Methods for Hydrology and Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tunis, Tunisia. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736721v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of rainfall intensities for micro-scales in a semi-arid zone (Tunis) by FIF model</w:t>
+                <w:t xml:space="preserve">Study of the occurrence of rain in the Tunis area in a mono-fractal framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Ghanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd STAHY International Workshop on Statistical Methods for Hydrology and Water Resources Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Tunis, Tunisia. 11 p</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Tunis, Tunisia. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739771v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des séries météorologiques par un modèle ARIMA-GARCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aridhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubeida Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ème journées de statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain as a passive scalar with multifractal intermittency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scaling properties of rainfall from 1.5 year to 15 s and applications to the study of the extreme values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between natural Rain drop size distributions and corresponding models near equilibrium state during warm rain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non stationnarité du phénomène pluvieux et conséquences sur sa fonction de répartition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Propagation et Télédétection, URSI-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.311-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of the Syracuse 3 satellite EHF propagation experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Antennas and Propagation, 2009 (EuCAP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.3611-3615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain rate time series as an integrated multiplicative process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance des Modèles de Similitude et de Prédiction Appliqués aux Affaiblissements Atmosphériques Mesurés en bande EHF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Propagation et Télédétection, URSI-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain rate retrieval by processing the observations of the 85V and 85H GHz channels of the SSM/I and TMI passive microwave sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Perez Chavarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCNN 2009, International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Atlanta, United States. pp.511-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term prediction of atmospheric attenuation in Q band from Ka-band measurements on earth-to-satellite links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Montera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Golé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Antennas and Propagation, 2009 (EuCAP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.341-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different methods for the estimation of parameters of gamma drop size distributions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SIRTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a neural network model for the separation of atmospheric effects on attenuation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation, Nice, 6-10 Nov 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rain frequency scaling model using the normalized DSD concept.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Propagation and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of rain attenuation time series, propagation workshop.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Golé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159207v1</w:t>
-              </w:r>
-[...2531 lines deleted...]
-                <w:t xml:space="preserve">hal-00667262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13318,51 +13318,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique appliquée à la propagation atmosphérique des ondes électromagnétiques et à l'observation des précipitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atmosphérique et Océanique [physics.ao-ph]. Université de Versailles-Saint Quentin en Yvelines, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13549,51 +13549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guigal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viltard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Bouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-25-0032.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibolroth Sambath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barthes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-25-0019.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ghanmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract10030137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Zouzoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3211-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04622049v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gelbart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier-Tigrine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-351-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04592155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana&#235;l Dubois-Quilici" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3403373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Broquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Caldow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4257-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011552v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepetit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3293932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Andres Rivera Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ford Cropley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-2209-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2022.16" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Derouiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hannachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Bargaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03151106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3052582" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010107" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02172756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Dilmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00193-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01563248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vergely" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hasson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1557-2017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brogniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Sivira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0237.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-3145-2016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Akrour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016357" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Oussar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1055-2015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-14-00125.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F80C0D742B0445AF2E62DE5B2C76BF2A5A1F6B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.07.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LCKH916-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795021v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2181-2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.775446" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015719" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4M4SQ7D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Montera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gol&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCS364VD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.05.035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B810XN2N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.06.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDVBNHQ1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JHM1040.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JTECHA1199.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-15-631-2008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159065v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005RS003310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02183221v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002RS002813" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJ7SRSVV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4138" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meignin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04692368v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642675" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13610" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03189453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Hannachi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9090" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04488992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19802" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02894942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926386v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02359480v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360403v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hallali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminda Ratnayake" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01759737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01940693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01940723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762854v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine D&#233;rouiche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Hannachi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01530392v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01529968v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405298v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118366v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870676v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804745" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bargaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755759v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barguaoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736720v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aridhi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667305v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545737v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486484v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Hermant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Hermant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486492v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Perez Chavarria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159390v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280694v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6682" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715703v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314163v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314175v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360375v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663710v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01530002v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouzat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01529991v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405313v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01423813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215761v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215749v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Kirstetter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marquisseau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668252v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04568077v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibolroth Sambath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viltard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barthes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-25-0019.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guigal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Bouar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-25-0032.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ghanmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract10030137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Zouzoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3211-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04622049v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gelbart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier-Tigrine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-351-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04592155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana&#235;l Dubois-Quilici" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3403373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Broquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Caldow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4257-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Andres Rivera Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ford Cropley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-2209-2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011552v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepetit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3293932" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03151106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3052582" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Derouiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hannachi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Bargaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101159" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2022.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010107" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02172756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Dilmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00193-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01563248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vergely" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hasson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1557-2017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345572v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-3145-2016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brogniez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Sivira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0237.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Akrour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016357" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Oussar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1055-2015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-14-00125.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2181-2013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.07.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LCKH916-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.775446" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851593v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50557" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F80C0D742B0445AF2E62DE5B2C76BF2A5A1F6B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015719" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4M4SQ7D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Montera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.06.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDVBNHQ1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.05.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B810XN2N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gol&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCS364VD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JTECHA1199.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JHM1040.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-15-631-2008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159065v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brisseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005RS003310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02183221v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002RS002813" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJ7SRSVV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280694v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meignin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6682" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360375v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663710v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01530002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouzat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01529991v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405422v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01423813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215761v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Kirstetter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marquisseau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667339v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667262v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4138" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04692368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642675" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13610" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04488992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03189453v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Hannachi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9090" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865660v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02894942v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926386v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562113v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19802" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02359480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314438v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360403v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02314437v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hallali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminda Ratnayake" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01759737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01940693v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01940723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762781v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine D&#233;rouiche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Hannachi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01529968v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01530392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215729v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137778v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121111v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118366v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870680v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804745" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871594v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bargaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736721v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barguaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739769v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aridhi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667306v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667305v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486484v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Hermant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Hermant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486492v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Perez Chavarria" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159390v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159219v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159212v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04568077v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>