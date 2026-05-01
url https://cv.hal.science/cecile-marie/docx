--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile MARIE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4373-0228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5943-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and speciation studies of new diglycolamides for selective recovery of americium by solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.9864-9874. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ra00815h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05169834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Hosts for the Sensing and Separation of 99 TcO 4 −</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia La Cognata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Amendola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (42), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202401551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Americium/Curium Separation Factors in the AmSel Process through Symmetry Lowering of the Diglycolamide Extractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.4c06426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04815807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and downscaling a method by HILIC coupled simultaneously to ESIMS and ICPMS to determine the affinity of lanthanide chelating molecules using specific isotope dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Amaral Saraiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3JA00263B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04298317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo‐ and regiochemical effect of N,N ‐dialkylamide extractants on the speciation of Pu complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (32), pp.e202300461. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemically enriched extractants for the extraction of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Felines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (29), pp.12798-12801. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nj02077c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses and evaluation of new hydrophilic azacryptands used as masking agents of technetium in solvent extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia La Cognata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (5), pp.1620-1630. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0dt04210b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Structures of Uranium(VI) and Plutonium(IV) in Organic Solutions with Amide Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (3), pp.1823-1834. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.9B03024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02527934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,2’-bipyridine as a masking agent of ruthenium in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexiane Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (10), pp.1649-1658. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496395.2020.1789879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrhenate and pertechnetate complexation by an azacryptand in nitric acid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexiane Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Amendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (5), pp.1446-1455. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt04314d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium recovery from highly active PUREX raffinate by solvent extraction: the EXam process. a review of 10 years of R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (4), pp.365-387. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2020.1753922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03541148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Selective Americium Separation Process Using H 4 TPAEN as Water-Soluble Stripping Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kaufholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Russello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (5), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2019.1643569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Uranium(VI) and Plutonium(IV) with Tetra-Alkylcarbamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.111-125. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2019.1630095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of uranium (VI) from concentrated phosphoric acid using bifunctional reagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.262-266. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Actinide(III) and Lanthanide(III) with H 4 TPAEN for a Separation of Americium from Curium and Lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanèac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Manie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.7861-7869. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.7B00603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Flowsheet Design of an Am Separation Process Using TODGA and H4TPAEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaufholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montuir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Molybdenum (VI) in {DMDOHEMA–HDEHP/nitric acid} Liquid–Liquid Extraction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1208029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Americium by Liquid-Liquid Extraction Using Diglycolamides Water-Soluble Complexing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-T. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation of the EXAm Process: Towards the Reprocessing of a Concentrated PUREX Raffinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Bollesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montuir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.190-197. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de l'américium : Développement d'un nouveau procédé d'extraction liquide-liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-409, pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02389253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Am (III) by solvent extraction using water-soluble H4tpaen derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (33), pp.5321-5336. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight into the Americium/Curium Separation by Solvent Extraction using Diglycolamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.1000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,10-Phenanthroline and Non-Symmetrical 1,3,5-Triazine Dipicolinamide-Based Ligands For Group Actinide Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dehaudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guillaneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (25), pp.7819-7829. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Lanthanides(III), Americium(III), and Uranium(VI) with Bitopic N,O Ligands: an Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tosseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (14), pp.6557-6566. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200271e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bitopic Ligands for the Group Actinide Separation by Solvent Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guillaneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pipelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (2), pp.292-315. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2011.556923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Encapsulation of Tartaric Acid by a Helical Aromatic Oligoamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amol M. Kendhale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (23), pp.7858+. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja102794a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized 2,5-Dipyridinylpyrroles by Electrochemical Reduction of 3,6-Dipyridinylpyridazine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akarim Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (12), pp.2156-2166. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200701115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized 2,5-dipyridinylpyrroles by electrochemical reduction of 3,6-dipyridinylpyridazine precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.2156. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200701115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile MARIE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4373-0228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5943-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and speciation studies of new diglycolamides for selective recovery of americium by solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.9864-9874. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ra00815h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05169834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Americium/Curium Separation Factors in the AmSel Process through Symmetry Lowering of the Diglycolamide Extractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.4c06426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04815807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Hosts for the Sensing and Separation of 99 TcO 4 −</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia La Cognata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Amendola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (42), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202401551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and downscaling a method by HILIC coupled simultaneously to ESIMS and ICPMS to determine the affinity of lanthanide chelating molecules using specific isotope dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Amaral Saraiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3JA00263B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04298317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo‐ and regiochemical effect of N,N ‐dialkylamide extractants on the speciation of Pu complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (32), pp.e202300461. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses and evaluation of new hydrophilic azacryptands used as masking agents of technetium in solvent extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia La Cognata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (5), pp.1620-1630. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0dt04210b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemically enriched extractants for the extraction of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Felines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (29), pp.12798-12801. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nj02077c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,2’-bipyridine as a masking agent of ruthenium in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexiane Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (10), pp.1649-1658. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496395.2020.1789879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Structures of Uranium(VI) and Plutonium(IV) in Organic Solutions with Amide Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (3), pp.1823-1834. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.9B03024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02527934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrhenate and pertechnetate complexation by an azacryptand in nitric acid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexiane Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Amendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (5), pp.1446-1455. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt04314d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium recovery from highly active PUREX raffinate by solvent extraction: the EXam process. a review of 10 years of R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (4), pp.365-387. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2020.1753922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03541148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Selective Americium Separation Process Using H 4 TPAEN as Water-Soluble Stripping Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kaufholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Russello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (5), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2019.1643569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Uranium(VI) and Plutonium(IV) with Tetra-Alkylcarbamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.111-125. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2019.1630095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of uranium (VI) from concentrated phosphoric acid using bifunctional reagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.262-266. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Actinide(III) and Lanthanide(III) with H 4 TPAEN for a Separation of Americium from Curium and Lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanèac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Manie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.7861-7869. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.7B00603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Americium by Liquid-Liquid Extraction Using Diglycolamides Water-Soluble Complexing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-T. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Flowsheet Design of an Am Separation Process Using TODGA and H4TPAEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaufholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montuir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Molybdenum (VI) in {DMDOHEMA–HDEHP/nitric acid} Liquid–Liquid Extraction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1208029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation of the EXAm Process: Towards the Reprocessing of a Concentrated PUREX Raffinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Bollesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montuir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.190-197. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de l'américium : Développement d'un nouveau procédé d'extraction liquide-liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-409, pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02389253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Am (III) by solvent extraction using water-soluble H4tpaen derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (33), pp.5321-5336. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight into the Americium/Curium Separation by Solvent Extraction using Diglycolamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.1000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,10-Phenanthroline and Non-Symmetrical 1,3,5-Triazine Dipicolinamide-Based Ligands For Group Actinide Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dehaudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guillaneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (25), pp.7819-7829. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Lanthanides(III), Americium(III), and Uranium(VI) with Bitopic N,O Ligands: an Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tosseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (14), pp.6557-6566. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200271e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bitopic Ligands for the Group Actinide Separation by Solvent Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guillaneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pipelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (2), pp.292-315. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2011.556923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Encapsulation of Tartaric Acid by a Helical Aromatic Oligoamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amol M. Kendhale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (23), pp.7858+. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja102794a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized 2,5-Dipyridinylpyrroles by Electrochemical Reduction of 3,6-Dipyridinylpyridazine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akarim Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (12), pp.2156-2166. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200701115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized 2,5-dipyridinylpyrroles by electrochemical reduction of 3,6-dipyridinylpyridazine precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.2156. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200701115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="632B52B0"/>
+    <w:nsid w:val="9277877B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4373-0228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5943-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kolesar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Hecke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Verguts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra00815h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Poggi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401551" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04815807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c06426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04298317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amaral Saraiva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00263B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300461" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj02077c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03541148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pacary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1753922" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kaufholz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Duchesne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Russello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1643569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721920v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zekri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1630095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.05.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wagner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chan&#232;ac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.7B00603" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaufholz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montuir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou Watanabe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zorz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1208029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Duchesne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Bollesteros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gracia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.06.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QB4L7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.1000792" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dehaudt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaneux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402266" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P21SCFXM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2011.556923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol M. Kendhale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102794a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129575v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarim Ly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200701115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S44SXPQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bakkali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thobie-Gautier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4373-0228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5943-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kolesar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Hecke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Verguts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra00815h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04815807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c06426" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Poggi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04298317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amaral Saraiva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00263B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300461" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj02077c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03541148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pacary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1753922" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kaufholz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Duchesne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Russello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1643569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721920v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zekri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1630095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.05.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wagner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chan&#232;ac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.7B00603" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Duchesne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaufholz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montuir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou Watanabe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zorz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1208029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Bollesteros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gracia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.06.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QB4L7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.1000792" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dehaudt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaneux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402266" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P21SCFXM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2011.556923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol M. Kendhale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102794a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129575v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarim Ly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200701115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S44SXPQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bakkali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thobie-Gautier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>