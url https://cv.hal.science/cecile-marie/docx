--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile MARIE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4373-0228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5943-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and speciation studies of new diglycolamides for selective recovery of americium by solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.9864-9874. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ra00815h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05169834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Americium/Curium Separation Factors in the AmSel Process through Symmetry Lowering of the Diglycolamide Extractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.4c06426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04815807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Hosts for the Sensing and Separation of 99 TcO 4 −</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia La Cognata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Amendola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (42), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202401551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and downscaling a method by HILIC coupled simultaneously to ESIMS and ICPMS to determine the affinity of lanthanide chelating molecules using specific isotope dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Amaral Saraiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3JA00263B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04298317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo‐ and regiochemical effect of N,N ‐dialkylamide extractants on the speciation of Pu complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (32), pp.e202300461. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses and evaluation of new hydrophilic azacryptands used as masking agents of technetium in solvent extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia La Cognata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (5), pp.1620-1630. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0dt04210b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemically enriched extractants for the extraction of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Felines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (29), pp.12798-12801. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nj02077c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,2’-bipyridine as a masking agent of ruthenium in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexiane Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (10), pp.1649-1658. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496395.2020.1789879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Structures of Uranium(VI) and Plutonium(IV) in Organic Solutions with Amide Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (3), pp.1823-1834. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.9B03024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02527934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrhenate and pertechnetate complexation by an azacryptand in nitric acid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexiane Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Amendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (5), pp.1446-1455. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt04314d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium recovery from highly active PUREX raffinate by solvent extraction: the EXam process. a review of 10 years of R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (4), pp.365-387. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2020.1753922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03541148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Selective Americium Separation Process Using H 4 TPAEN as Water-Soluble Stripping Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kaufholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Russello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (5), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2019.1643569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Uranium(VI) and Plutonium(IV) with Tetra-Alkylcarbamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.111-125. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2019.1630095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of uranium (VI) from concentrated phosphoric acid using bifunctional reagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.262-266. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Actinide(III) and Lanthanide(III) with H 4 TPAEN for a Separation of Americium from Curium and Lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanèac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Manie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.7861-7869. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.7B00603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Americium by Liquid-Liquid Extraction Using Diglycolamides Water-Soluble Complexing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-T. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Flowsheet Design of an Am Separation Process Using TODGA and H4TPAEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaufholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montuir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Molybdenum (VI) in {DMDOHEMA–HDEHP/nitric acid} Liquid–Liquid Extraction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1208029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation of the EXAm Process: Towards the Reprocessing of a Concentrated PUREX Raffinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Bollesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montuir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.190-197. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de l'américium : Développement d'un nouveau procédé d'extraction liquide-liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-409, pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02389253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Am (III) by solvent extraction using water-soluble H4tpaen derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (33), pp.5321-5336. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight into the Americium/Curium Separation by Solvent Extraction using Diglycolamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.1000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,10-Phenanthroline and Non-Symmetrical 1,3,5-Triazine Dipicolinamide-Based Ligands For Group Actinide Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dehaudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guillaneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (25), pp.7819-7829. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Lanthanides(III), Americium(III), and Uranium(VI) with Bitopic N,O Ligands: an Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tosseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (14), pp.6557-6566. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200271e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bitopic Ligands for the Group Actinide Separation by Solvent Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guillaneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pipelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (2), pp.292-315. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2011.556923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Encapsulation of Tartaric Acid by a Helical Aromatic Oligoamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amol M. Kendhale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (23), pp.7858+. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja102794a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized 2,5-Dipyridinylpyrroles by Electrochemical Reduction of 3,6-Dipyridinylpyridazine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akarim Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (12), pp.2156-2166. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200701115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized 2,5-dipyridinylpyrroles by electrochemical reduction of 3,6-dipyridinylpyridazine precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.2156. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200701115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile MARIE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4373-0228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5943-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and speciation studies of new diglycolamides for selective recovery of americium by solvent extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.9864-9874. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ra00815h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05169834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Hosts for the Sensing and Separation of 99 TcO 4 −</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia La Cognata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Amendola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (42), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202401551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Americium/Curium Separation Factors in the AmSel Process through Symmetry Lowering of the Diglycolamide Extractant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kolesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Verguts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.4c06426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04815807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and downscaling a method by HILIC coupled simultaneously to ESIMS and ICPMS to determine the affinity of lanthanide chelating molecules using specific isotope dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Amaral Saraiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3JA00263B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04298317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo‐ and regiochemical effect of N,N ‐dialkylamide extractants on the speciation of Pu complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (32), pp.e202300461. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses and evaluation of new hydrophilic azacryptands used as masking agents of technetium in solvent extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia La Cognata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (5), pp.1620-1630. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0dt04210b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemically enriched extractants for the extraction of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Felines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (29), pp.12798-12801. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nj02077c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,2’-bipyridine as a masking agent of ruthenium in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexiane Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (10), pp.1649-1658. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496395.2020.1789879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04695914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Structures of Uranium(VI) and Plutonium(IV) in Organic Solutions with Amide Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (3), pp.1823-1834. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.9B03024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02527934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrhenate and pertechnetate complexation by an azacryptand in nitric acid medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexiane Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Amendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (5), pp.1446-1455. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9dt04314d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium recovery from highly active PUREX raffinate by solvent extraction: the EXam process. a review of 10 years of R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (4), pp.365-387. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2020.1753922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03541148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Selective Americium Separation Process Using H 4 TPAEN as Water-Soluble Stripping Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kaufholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Russello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (5), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2019.1643569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Uranium(VI) and Plutonium(IV) with Tetra-Alkylcarbamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.111-125. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2019.1630095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04721920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of uranium (VI) from concentrated phosphoric acid using bifunctional reagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.262-266. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Actinide(III) and Lanthanide(III) with H 4 TPAEN for a Separation of Americium from Curium and Lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanèac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Manie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.7861-7869. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ACS.INORGCHEM.7B00603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Flowsheet Design of an Am Separation Process Using TODGA and H4TPAEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaufholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montuir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Molybdenum (VI) in {DMDOHEMA–HDEHP/nitric acid} Liquid–Liquid Extraction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sou Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2016.1208029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Americium by Liquid-Liquid Extraction Using Diglycolamides Water-Soluble Complexing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-T. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.133-139. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation of the EXAm Process: Towards the Reprocessing of a Concentrated PUREX Raffinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Bollesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montuir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.190-197. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02194804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de l'américium : Développement d'un nouveau procédé d'extraction liquide-liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-409, pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02389253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Am (III) by solvent extraction using water-soluble H4tpaen derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (33), pp.5321-5336. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight into the Americium/Curium Separation by Solvent Extraction using Diglycolamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Arrachart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pellet-Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2014.1000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,10-Phenanthroline and Non-Symmetrical 1,3,5-Triazine Dipicolinamide-Based Ligands For Group Actinide Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dehaudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guillaneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (25), pp.7819-7829. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Lanthanides(III), Americium(III), and Uranium(VI) with Bitopic N,O Ligands: an Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tosseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (14), pp.6557-6566. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200271e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bitopic Ligands for the Group Actinide Separation by Solvent Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Miguirditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guillaneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pipelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (2), pp.292-315. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2011.556923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Encapsulation of Tartaric Acid by a Helical Aromatic Oligoamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amol M. Kendhale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (23), pp.7858+. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja102794a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized 2,5-Dipyridinylpyrroles by Electrochemical Reduction of 3,6-Dipyridinylpyridazine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akarim Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (12), pp.2156-2166. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200701115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized 2,5-dipyridinylpyrroles by electrochemical reduction of 3,6-dipyridinylpyridazine precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thobie-Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.2156. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200701115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9277877B"/>
+    <w:nsid w:val="E5BC7014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4373-0228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5943-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kolesar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Hecke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Verguts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra00815h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04815807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c06426" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Poggi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04298317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amaral Saraiva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00263B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300461" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj02077c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03541148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pacary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1753922" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kaufholz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Duchesne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Russello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1643569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721920v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zekri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1630095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.05.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wagner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chan&#232;ac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.7B00603" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Duchesne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaufholz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montuir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou Watanabe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zorz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1208029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Bollesteros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gracia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.06.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QB4L7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.1000792" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dehaudt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaneux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402266" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P21SCFXM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2011.556923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol M. Kendhale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102794a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129575v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarim Ly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200701115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S44SXPQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bakkali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thobie-Gautier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4373-0228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5943-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05169834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kolesar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Hecke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Verguts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra00815h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Poggi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401551" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04815807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c06426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04298317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amaral Saraiva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00263B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300461" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj02077c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.9B03024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03541148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pacary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Charbonnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1753922" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kaufholz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Duchesne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Russello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1643569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721920v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zekri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1630095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.05.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wagner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chan&#232;ac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.7B00603" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaufholz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montuir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou Watanabe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zorz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1208029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Duchesne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02194804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Bollesteros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gracia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.06.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QB4L7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.1000792" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dehaudt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guillaneux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402266" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P21SCFXM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2011.556923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol M. Kendhale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja102794a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129575v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarim Ly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thobie-Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200701115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S44SXPQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bakkali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thobie-Gautier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>