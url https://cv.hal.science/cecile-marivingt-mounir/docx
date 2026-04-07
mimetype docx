--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -325,1366 +325,1401 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salicylic acid: a key natural foundation for next-generation plant defense stimulators</w:t>
+                <w:t xml:space="preserve">Amino acid vectorization of salicylic acid enables efficient activation of NPR1-dependent defense without phytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Oussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoît Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebeurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381387v1</w:t>
+                <w:t xml:space="preserve">hal-05572748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic survey of NPF and NRT2 transporter gene families in five inbred maize lines and their responses to pathogens infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salicylic acid: a key natural foundation for next-generation plant defense stimulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Oussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyao Xia</w:t>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuhe Wei</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110555⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.70389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959436v1</w:t>
+                <w:t xml:space="preserve">hal-05381387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, phloem mobility and induced plant resistance of synthetic salicylic acid amino acid or glucose conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic survey of NPF and NRT2 transporter gene families in five inbred maize lines and their responses to pathogens infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyao Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuhe Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunxia Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Guichard</w:t>
+                <w:t xml:space="preserve">Yiping Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanxiang Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
+                <w:t xml:space="preserve">Zhiqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.7112⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115 (2), pp.110555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781129v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the combined effect of a systemic phenylpyrrole fungicide and the plant growth-promoting rhizobacteria Paraburkholderia phytofirmans (strain PsJN::gfp2x) against the grapevine trunk pathogen Neofusicoccum parvum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Synthesis, phloem mobility and induced plant resistance of synthetic salicylic acid amino acid or glucose conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanxiang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Richa Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 76, pp.3838-3848. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.5935⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 78, pp.4913-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.7112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880316v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorizing agrochemicals: enhancing bioavailability via carrier‐mediated transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Evaluating the combined effect of a systemic phenylpyrrole fungicide and the plant growth-promoting rhizobacteria Paraburkholderia phytofirmans (strain PsJN::gfp2x) against the grapevine trunk pathogen Neofusicoccum parvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanxiang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanhong Xu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 75, pp.1507-1516. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.5298⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 76, pp.3838-3848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115737v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorization of agrochemicals: amino acid carriers are more efficient than sugar carriers to translocate phenylpyrrole conjugates in the Ricinus system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vectorizing agrochemicals: enhancing bioavailability via carrier‐mediated transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanxiang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanhong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Marhadour</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8107-x⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.1507-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165243v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorisation of agrochemicals via amino acid carriers: influence of the spacer arm structure on the phloem mobility of phenylpyrrole conjugates in the Ricinus system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Vectorization of agrochemicals: amino acid carriers are more efficient than sugar carriers to translocate phenylpyrrole conjugates in the Ricinus system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanxiang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Wei Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.4575⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (15), pp.14336-14349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8107-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115808v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of D-glucose–fenpiclonil conjugate as a potent and specific inhibitor of sucrose carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanxiang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Wei Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dugaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (20), pp.5599-5613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erx354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation as biodegradable herbicides of halogenated analogs of L-meta-tyrosine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vectorisation of agrochemicals via amino acid carriers: influence of the spacer arm structure on the phloem mobility of phenylpyrrole conjugates in the Ricinus system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanxiang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1302-5⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (9), pp.1972-1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.4575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895216v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding affinity and biological activity of oxygen and sulfur isosteres at melatonin receptors as a function of their hydrogen bonding capability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis and evaluation as biodegradable herbicides of halogenated analogs of L-meta-tyrosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Movellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2003.09.004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4861-4870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1302-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05003753v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, SAR, Crystal Structure, and Biological Evaluation of Benzoquinoliziniums as Activators of Wild-Type and Mutant Cystic Fibrosis Transmembrane Conductance Regulator Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,271 +1815,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodegradation study of a new activator of the cystic fibrosis chloride channel, the 6‐hydroxy‐10‐chlorobenzo[c]quinolizinium chloride (MPB‐07)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Binding affinity and biological activity of oxygen and sulfur isosteres at melatonin receptors as a function of their hydrogen bonding capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.10056⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2003.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002616v1</w:t>
+                <w:t xml:space="preserve">hal-05003753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photodegradation study of a new activator of the cystic fibrosis chloride channel, the 6‐hydroxy‐10‐chlorobenzo[c]quinolizinium chloride (MPB‐07)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Mettey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vierfond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 91 (2), pp.324-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.10056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A facile synthesis of cyanophenothiazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Mettey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vierfond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 35 (4), pp.843-845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jhet.5570350410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2054,569 +2179,569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorized salicylic acid bioprecursors to boost plants against disease</w:t>
+                <w:t xml:space="preserve">Bioprécurseurs d’acide salicylique, une stratégie innovante pour stimuler les défenses naturelles des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Oussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Green Chemistry (ISGC) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, May 2025, La rochelle, France</w:t>
+              <w:t xml:space="preserve">53e congrès du Groupe Français de recherches sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269587v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprécurseurs d’acide salicylique, une stratégie innovante pour stimuler les défenses naturelles des plantes</w:t>
+                <w:t xml:space="preserve">Vectorized salicylic acid bioprecursors to boost plants against disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Oussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53e congrès du Groupe Français de recherches sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides, Jun 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">The International Symposium on Green Chemistry (ISGC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2025, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269451v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorized salicylic acid bioprecursors to stimulate plant natural defenses against disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Oussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de biologie végétale (SFBV), Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprécurseurs d’acide salicylique en vue de stimuler les défenses naturelles des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanxiang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e congrès du Groupe Français de recherches sur les Pesticides (GFP 2022) : Pesticides et agriculture durable, comment les concilier ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides (GFP), May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of salicylic acid bioprecursors to stimulate the natural defenses of plants in a sustainable agriculture environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanxiang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Symposium of Green Chemistry (ISGC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche INCREASE, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2626,171 +2751,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie organique : PASS, LAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellispse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259 p., 2021, La PASS en QCM, 978-2-340-06124-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie organique : UE 1 et UE spé pharma : 130 QCM corrigés, rappels de cours, l'entraînement clé pour le concours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 143 p., 2015, PACES, 978-2-340-00473-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2800,292 +2925,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la vectorisation des xénobiotiques chez les plantes : une nouvelle manière d'aborder le ciblage des parasites afin de réduire les impacts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanxiang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiwei Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métrologie des pesticides et évaluation des risques pour l’Homme et pour les milieux naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du GFP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-26, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorisation d’un fongicide en vue de manipuler sa biodisponibilité pour réduire les impacts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanxiang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwei Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux environnementaux et sanitaires associés aux pesticides : de leur usage à leur dispersion dans l’environnement en lien avec leur impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du GFP, 2017, 978-2-9545611-7-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3095,265 +3220,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de dérivés des benzo(c)quinoliziniums pour le traitement des pathologies liées aux phénomènes de constriction des cellules musculaires lisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Mettey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP 1 509 520 B1. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of benzo(c)quinolizinium derivatives for the treatment of diseases that are linked to smooth muscle cell constriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Mettey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 20050176747A1. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3363,193 +3488,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'actu des labos de l'Université de Poitiers : le projet StimVertSo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaîne Youtube de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler l'autodéfense des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop n° 82, juin 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3559,100 +3684,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de sels de benzoquinolizinium activateurs de la protéine CFTR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Poitiers, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2000POIT1802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05005027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3662,105 +3787,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèses multi-étapes de composés bio-actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Poitiers, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05004762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3828,51 +3953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B52DD08B"/>
+    <w:nsid w:val="A6F06AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4059,51 +4184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-marivingt-mounir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5452-637X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069491666" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217167738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000441640098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFU-6102-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oussou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marivingt-Mounir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70389" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyao Xia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhe Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Xiao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Ye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110555" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiang Wu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5935" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhong Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnemain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marhadour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Wei Lei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8107-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4575" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dugaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx354" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Movellan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Chikh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1302-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2003.09.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLZ597G3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;rand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bulteau-Pignoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen-Huy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0308848" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1K5WMBNW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Manceau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vierfond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.10056" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350410" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GK90QVR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642375v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guichard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13864-25603-chimie-organique-9782340061248.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/6871-17200-chimie-organique-9782340004733.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Lei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=notice_display&amp;amp;id=39301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pignoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rogier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000POIT1802" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05004762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-marivingt-mounir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5452-637X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069491666" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217167738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000441640098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFU-6102-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oussou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guichard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lem&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marivingt-Mounir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyao Xia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhe Wei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Ye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiang Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Hu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhong Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnemain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5298" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marhadour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Wei Lei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8107-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dugaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx354" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Movellan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Chikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1302-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;rand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bulteau-Pignoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen-Huy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0308848" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1K5WMBNW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2003.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLZ597G3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Manceau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vierfond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.10056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350410" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GK90QVR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13864-25603-chimie-organique-9782340061248.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/6871-17200-chimie-organique-9782340004733.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Lei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=notice_display&amp;amp;id=39301" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pignoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rogier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000POIT1802" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05004762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>