--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -1267,295 +1267,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of D-glucose–fenpiclonil conjugate as a potent and specific inhibitor of sucrose carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vectorisation of agrochemicals via amino acid carriers: influence of the spacer arm structure on the phloem mobility of phenylpyrrole conjugates in the Ricinus system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanxiang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gaillard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx354⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (9), pp.1972-1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.4575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115436v1</w:t>
+                <w:t xml:space="preserve">hal-02115808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorisation of agrochemicals via amino acid carriers: influence of the spacer arm structure on the phloem mobility of phenylpyrrole conjugates in the Ricinus system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of D-glucose–fenpiclonil conjugate as a potent and specific inhibitor of sucrose carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanxiang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bonnemain</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Wei Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dugaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (9), pp.1972-1982. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (20), pp.5599-5613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.4575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115808v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation as biodegradable herbicides of halogenated analogs of L-meta-tyrosine</w:t>
               </w:r>
@@ -1669,263 +1669,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, SAR, Crystal Structure, and Biological Evaluation of Benzoquinoliziniums as Activators of Wild-Type and Mutant Cystic Fibrosis Transmembrane Conductance Regulator Channels</w:t>
+                <w:t xml:space="preserve">Binding affinity and biological activity of oxygen and sulfur isosteres at melatonin receptors as a function of their hydrogen bonding capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm0308848⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2003.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610137v1</w:t>
+                <w:t xml:space="preserve">hal-05003753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding affinity and biological activity of oxygen and sulfur isosteres at melatonin receptors as a function of their hydrogen bonding capability</w:t>
+                <w:t xml:space="preserve">Synthesis, SAR, Crystal Structure, and Biological Evaluation of Benzoquinoliziniums as Activators of Wild-Type and Mutant Cystic Fibrosis Transmembrane Conductance Regulator Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bulteau-Pignoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Nguyen-Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 32 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (4), pp.962-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2003.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm0308848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003753v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodegradation study of a new activator of the cystic fibrosis chloride channel, the 6‐hydroxy‐10‐chlorobenzo[c]quinolizinium chloride (MPB‐07)</w:t>
               </w:r>
@@ -2187,51 +2187,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprécurseurs d’acide salicylique, une stratégie innovante pour stimuler les défenses naturelles des plantes</w:t>
+                <w:t xml:space="preserve">Vectorized salicylic acid bioprecursors to boost plants against disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Oussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
@@ -2249,97 +2249,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53e congrès du Groupe Français de recherches sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides, Jun 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">The International Symposium on Green Chemistry (ISGC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2025, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269451v1</w:t>
+                <w:t xml:space="preserve">hal-05269587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorized salicylic acid bioprecursors to boost plants against disease</w:t>
+                <w:t xml:space="preserve">Bioprécurseurs d’acide salicylique, une stratégie innovante pour stimuler les défenses naturelles des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Oussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
@@ -2357,73 +2357,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Green Chemistry (ISGC) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, May 2025, La rochelle, France</w:t>
+              <w:t xml:space="preserve">53e congrès du Groupe Français de recherches sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269587v1</w:t>
+                <w:t xml:space="preserve">hal-05269451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorized salicylic acid bioprecursors to stimulate plant natural defenses against disease</w:t>
               </w:r>
@@ -3953,51 +3953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6F06AF9"/>
+    <w:nsid w:val="8AB0826C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4184,51 +4184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-marivingt-mounir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5452-637X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069491666" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217167738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000441640098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFU-6102-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oussou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guichard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lem&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marivingt-Mounir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyao Xia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhe Wei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Ye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiang Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Hu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhong Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnemain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5298" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marhadour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Wei Lei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8107-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dugaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx354" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Movellan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Chikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1302-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;rand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bulteau-Pignoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen-Huy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0308848" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1K5WMBNW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2003.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLZ597G3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Manceau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vierfond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.10056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350410" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GK90QVR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13864-25603-chimie-organique-9782340061248.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/6871-17200-chimie-organique-9782340004733.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Lei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=notice_display&amp;amp;id=39301" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pignoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rogier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000POIT1802" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05004762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-marivingt-mounir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5452-637X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069491666" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217167738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000441640098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFU-6102-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oussou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guichard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lem&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marivingt-Mounir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyao Xia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhe Wei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Ye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiang Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Hu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhong Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnemain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5298" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marhadour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Wei Lei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8107-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4575" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dugaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Movellan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Chikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1302-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2003.09.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLZ597G3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;rand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bulteau-Pignoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen-Huy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0308848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1K5WMBNW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Manceau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Mettey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vierfond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.10056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350410" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GK90QVR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guichard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13864-25603-chimie-organique-9782340061248.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/6871-17200-chimie-organique-9782340004733.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Lei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=notice_display&amp;amp;id=39301" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pignoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rogier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05005027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000POIT1802" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05004762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>