--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (159)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (160)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -895,1803 +895,1803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteric methane emissions from zebu cattle are influenced by seasonal variations in rangeland fodder quality and intake</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a Corn Silage-Based Finishing Diet on Growth, Carcass Composition, Meat Quality, Methane Emissions and Carbon Footprint of Crossbred Angus Young Bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kiendrebeogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+                <w:t xml:space="preserve">Diana Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101320⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (18), pp.8417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17188417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727797v1</w:t>
+                <w:t xml:space="preserve">hal-05549691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting CO2 production of lactating dairy cows from animal, dietary, and production traits using an international dataset</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.L.F. Hellwing</w:t>
+                <w:t xml:space="preserve">Enteric methane emissions from zebu cattle are influenced by seasonal variations in rangeland fodder quality and intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Xavier Gbenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bannink</w:t>
+                <w:t xml:space="preserve">T. Kiendrebeogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107 (9), pp.6771-6784. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (10), pp.101320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-24414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792667v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementing zebu cattle with crop co-products helps to reduce enteric emissions in West Africa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting CO2 production of lactating dairy cows from animal, dietary, and production traits using an international dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timbilfou Kiendrebeogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+                <w:t xml:space="preserve">M H Kjeldsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Weisbjerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. Hellwing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bannink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1745039X.2024.2356326⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (9), pp.6771-6784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-24414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621397v1</w:t>
+                <w:t xml:space="preserve">hal-04792667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted methods to quantify, predict and mitigate enteric methane in sub-Saharan Africa</w:t>
+                <w:t xml:space="preserve">Supplementing zebu cattle with crop co-products helps to reduce enteric emissions in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Xavier Gbenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timbilfou Kiendrebeogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.7648⟩</w:t>
+              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (2), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1745039X.2024.2356326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04578917v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm evaluation of multiparametric models to predict subacute ruminal acidosis in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Villot</w:t>
+                <w:t xml:space="preserve">Adapted methods to quantify, predict and mitigate enteric methane in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Xavier Gbenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhoun Zampaligre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.7648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.7648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04109932v1</w:t>
+                <w:t xml:space="preserve">hal-04578917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic influence of core ciliates within the rumen microbiome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-farm evaluation of multiparametric models to predict subacute ruminal acidosis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Vera-Ponce de León</w:t>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Walter</w:t>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Mcgovern</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (7), pp.1128-1140. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (6), pp.100826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-023-01407-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174178v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the nature of energy (lipids vs. carbohydrates) on enteric methane emission and dairy performance in cows fed grass silage-based diets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic influence of core ciliates within the rumen microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Thea Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauro Coppa</w:t>
+                <w:t xml:space="preserve">Ianina Altshuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arturo Vera-Ponce de León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1828051x.2023.2244525⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.1128-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-023-01407-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331213v1</w:t>
+                <w:t xml:space="preserve">hal-04174178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Effect of the nature of energy (lipids vs. carbohydrates) on enteric methane emission and dairy performance in cows fed grass silage-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.1257 - 1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1828051x.2023.2244525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04174171v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between residual feed intake and digestive traits of fattening bulls fed grass silage- or maize silage-based diets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Coppa</w:t>
+                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Ravanetti</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (12), pp.101013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101013⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04283413v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of enteric methane emissions by sheep using an intercontinental database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between residual feed intake and digestive traits of fattening bulls fed grass silage- or maize silage-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Hristov</w:t>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk van Lingen</w:t>
+                <w:t xml:space="preserve">A. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Denman</w:t>
+                <w:t xml:space="preserve">L. Ragionieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ermias Kebreab</w:t>
+                <w:t xml:space="preserve">F. Ravanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 384, pp.135523. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (12), pp.101013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009386v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of enteric methane emissions by sheep using an intercontinental database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Alejandro Belanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Alexander Hristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk van Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Denman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermias Kebreab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 384, pp.135523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237667v1</w:t>
+                <w:t xml:space="preserve">hal-04009386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating changes in the bacterial community of rumen and faeces and milk fatty acid profiles in dairy cows fed high-starch or starch and oil-supplemented diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029922000498⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03786693v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion paper: How can we achieve standards and common guidelines for experimental studies with cattle?</w:t>
+                <w:t xml:space="preserve">Associating changes in the bacterial community of rumen and faeces and milk fatty acid profiles in dairy cows fed high-starch or starch and oil-supplemented diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kuhla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H.J. Ferguson</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Humphries</w:t>
+                <w:t xml:space="preserve">Adeline Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (7), pp.100563. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022029922000498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710987v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full adoption of the most effective strategies to mitigate methane emissions by ruminants can help meet the 1.5 °C target by 2030 but not 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,51 +2768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological guidelines: Cow milk mid-infrared spectra to predict GreenFeed enteric methane emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,16157 +2896,16291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic discrimination as a biomarker of between-cow variation in the efficiency of nitrogen utilization for milk production: A meta-analysis</w:t>
+                <w:t xml:space="preserve">Opinion paper: How can we achieve standards and common guidelines for experimental studies with cattle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Correa-Luna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">B. Kuhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chantelauze</w:t>
+                <w:t xml:space="preserve">R.J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Nasrollahi</w:t>
+                <w:t xml:space="preserve">J. Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-21498⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (7), pp.100563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658611v1</w:t>
+                <w:t xml:space="preserve">hal-03710987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual methane emissions (and other gas flows) are repeatable and their relationships with feed efficiency are similar across two contrasting diets in growing bulls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Nitrogen isotopic discrimination as a biomarker of between-cow variation in the efficiency of nitrogen utilization for milk production: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Correa-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Nasrollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (6), pp.5004-5023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-21498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786824v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving robustness and accuracy of predicted daily methane emissions of dairy cows using milk mid‐infrared spectra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dehareng</w:t>
+                <w:t xml:space="preserve">Individual methane emissions (and other gas flows) are repeatable and their relationships with feed efficiency are similar across two contrasting diets in growing bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gengler</w:t>
+                <w:t xml:space="preserve">G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Froidmont</w:t>
+                <w:t xml:space="preserve">Y. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinead Mcparland</w:t>
+                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 101 (8), pp.3394-3403. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.10969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104053v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability and ranking of long-term enteric methane emissions measurement on dairy cows across diets and time using GreenFeed system in farm-conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving robustness and accuracy of predicted daily methane emissions of dairy cows using milk mid‐infrared spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jurquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrence Dechaux</w:t>
+                <w:t xml:space="preserve">Frédéric Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+                <w:t xml:space="preserve">Nicolas Gengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Froidmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinead Mcparland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.11.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (8), pp.3394-3403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.10969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128178v1</w:t>
+                <w:t xml:space="preserve">hal-03104053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life dietary intervention in dairy calves results in a long-term reduction in methane emissions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bernard</w:t>
+                <w:t xml:space="preserve">Repeatability and ranking of long-term enteric methane emissions measurement on dairy cows across diets and time using GreenFeed system in farm-conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrence Dechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-82084-9⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136949v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets supplemented with corn oil and wheat starch, marine algae, or hydrogenated palm oil modulate methane emissions similarly in dairy goats and cows, but not feeding behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early life dietary intervention in dairy calves results in a long-term reduction in methane emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-82084-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2020.114783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03103984v1</w:t>
+                <w:t xml:space="preserve">hal-03136949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Diets supplemented with corn oil and wheat starch, marine algae, or hydrogenated palm oil modulate methane emissions similarly in dairy goats and cows, but not feeding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Hélène Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 272, pp.114783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2020.114783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949602v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of increasing amounts of extruded linseed in the diet on apparent ruminal synthesis of some B vitamins in dairy cows</w:t>
+                <w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Beaudet</w:t>
+                <w:t xml:space="preserve">Bénédict Yanibada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gervais</w:t>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chouinard</w:t>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120000671⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553021v1</w:t>
+                <w:t xml:space="preserve">hal-02949602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalog of microbial genes from the bovine rumen unveils a specialized and diverse biomass-degrading environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of increasing amounts of extruded linseed in the diet on apparent ruminal synthesis of some B vitamins in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+                <w:t xml:space="preserve">V. Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
+                <w:t xml:space="preserve">R. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+                <w:t xml:space="preserve">P. Chouinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (6), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120000671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860679v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of non-invasive indicators to detect dairy cows submitted to high-starch-diet challenge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A catalog of microbial genes from the bovine rumen unveils a specialized and diverse biomass-degrading environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bodin</w:t>
+                <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119001629⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627421v1</w:t>
+                <w:t xml:space="preserve">hal-02860679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of including bioactive legumes in grass silage on digestion parameters, nitrogen balance and methane emissions in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Copani</w:t>
+                <w:t xml:space="preserve">Combinations of non-invasive indicators to detect dairy cows submitted to high-starch-diet challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
+                <w:t xml:space="preserve">Jonathan Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gfs.12454⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.388-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119001629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621430v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in rumen microbiota of cows in response to dietary supplementation with nitrate, linseed and saponin alone or in combination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of including bioactive legumes in grass silage on digestion parameters, nitrogen balance and methane emissions in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Reza Seradji</w:t>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+                <w:t xml:space="preserve">Giuseppe Copani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02657-18⟩</w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (4), pp.626-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950459v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of enteric methane production, yield and intensity of beef cattle using an intercontinental database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ermias Kebreab</w:t>
+                <w:t xml:space="preserve">Changes in rumen microbiota of cows in response to dietary supplementation with nitrate, linseed and saponin alone or in combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastião C. Valadares Filho</w:t>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Rooke</w:t>
+                <w:t xml:space="preserve">Ahmad Reza Seradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106575⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02657-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159608v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial direct-fed microbials fail to reduce methane emissions in primiparous lactating dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Prediction of enteric methane production, yield and intensity of beef cattle using an intercontinental database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk J. Van Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutian Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermias Kebreab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião C. Valadares Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-019-0342-9⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 283, pp.106575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154630v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual milk fatty acids are potential predictors of enteric methane emissions from dairy cows fed a wide range of diets: Approach by meta-analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Bacterial direct-fed microbials fail to reduce methane emissions in primiparous lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-019-0342-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622653v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the performance of existing mathematical models predicting enteric methane emissions from ruminants: Animal categories and dietary mitigation strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
+                <w:t xml:space="preserve">Individual milk fatty acids are potential predictors of enteric methane emissions from dairy cows fed a wide range of diets: Approach by meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. D. Ranga Niroshan Appuhamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kebreab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Hristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2019.114207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (11), pp.10616-10631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569211v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of increasing the proportion of chicory in forage-based diets on intake and digestion by sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+                <w:t xml:space="preserve">Evaluation of the performance of existing mathematical models predicting enteric methane emissions from ruminants: Animal categories and dietary mitigation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermias Kebreab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002185⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 255, pp.114207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2019.114207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625858v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of starch-rich or lipid-supplemented diets that induce milk fat depression on rumen biohydrogenation of fatty acids and methanogenesis in lactating dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bougouin</w:t>
+                <w:t xml:space="preserve">Effect of increasing the proportion of chicory in forage-based diets on intake and digestion by sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13 (7), pp.1421-1431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118003154⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19, pp.718-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620030v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of enteric methane production, yield, and intensity in dairy cattle using an intercontinental database</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of starch-rich or lipid-supplemented diets that induce milk fat depression on rumen biohydrogenation of fatty acids and methanogenesis in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14094⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1421-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118003154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628617v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of sample preparation methods for NMR-based metabolomics of cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédict Yanibada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (10), pp.e00856. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of interventions to modulate the rumen microbiota composition and function in pre-ruminant and ruminant lambs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Prediction of enteric methane production, yield, and intensity in dairy cattle using an intercontinental database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutian Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermias Kebreab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander N. Hristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joonpyo Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01273⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (8), pp.3368-3389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629107v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanemissionen von weidenden Milchkühen : Vergleich zweier Messmethoden</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Denninger</w:t>
+                <w:t xml:space="preserve">Effectiveness of interventions to modulate the rumen microbiota composition and function in pre-ruminant and ruminant lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1273), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621810v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3 methods for estimating enteric methane and carbon dioxide emission in nonlactating cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methanemissionen von weidenden Milchkühen : Vergleich zweier Messmethoden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Munger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Eggerschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.180-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621443v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication : Development of an equation for estimating methane emissions of dairy cows from milk Fourier transform mid-infrared spectra by using reference data obtained exclusively from respiration chambers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F.G. Colinet</w:t>
+                <w:t xml:space="preserve">Comparison of 3 methods for estimating enteric methane and carbon dioxide emission in nonlactating cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Froidmont</w:t>
+                <w:t xml:space="preserve">Marie Riquelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (4), pp.1559-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/sky033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621194v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of carbohydrate type or bicarbonate addition to grass silage-based diets on enteric methane emissions and milk fatty acid composition in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101 (7), pp.6085-6097. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-14041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium review: Uncertainties in enteric methane inventories, measurement techniques, and prediction models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Kebreab</w:t>
+                <w:t xml:space="preserve">Short communication : Development of an equation for estimating methane emissions of dairy cows from milk Fourier transform mid-infrared spectra by using reference data obtained exclusively from respiration chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Niu</w:t>
+                <w:t xml:space="preserve">H. Soyeurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bannink</w:t>
+                <w:t xml:space="preserve">N. Gengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Froidmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 101 (7), pp.6655-6674. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-13536⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 101 (8), pp.7618-7624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626521v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tea saponin reduced methanogenesis in vitro but increased methane yield in lactating dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gérard</w:t>
+                <w:t xml:space="preserve">Symposium review: Uncertainties in enteric methane inventories, measurement techniques, and prediction models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Hristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kebreab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bannink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100 (3), pp.1845-1855. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 101 (7), pp.6655-6674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-13536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605970v1</w:t>
+                <w:t xml:space="preserve">hal-02626521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative effects between fresh perennial ryegrass and white clover on dynamics of intake and digestion in sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Awad</w:t>
+                <w:t xml:space="preserve">Tea saponin reduced methanogenesis in vitro but increased methane yield in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gfs.12270⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (3), pp.1845-1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620431v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High turnover among nursing staff in private nursing homes for dependent elderly people in France: impact of the local environment and the wage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associative effects between fresh perennial ryegrass and white clover on dynamics of intake and digestion in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2017.493s.1912⟩</w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (4), pp.691-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318001v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linseed plus nitrate in the diet for fattening bulls: effects on methane emission, animal health and residues in offal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High turnover among nursing staff in private nursing homes for dependent elderly people in France: impact of the local environment and the wage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Ramos-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117002014⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2017.493s.1912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607341v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bacterial direct-fed microbials on ruminal characteristics, methane emission, and milk fatty acid composition in cows fed high- or low-starch diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100 (4), pp.2637-2650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2016-11663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les émissions de méthane entérique par l'alimentation des ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Linseed plus nitrate in the diet for fattening bulls: effects on methane emission, animal health and residues in offal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Riquelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117002014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620071v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural and functional capacity of ruminal and cecal microbiota in growing cattle was unaffected by dietary supplementation of linseed oil and nitrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew Mccabe</w:t>
+                <w:t xml:space="preserve">Réduire les émissions de méthane entérique par l'alimentation des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.2-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604273v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative reticulo-rumen pH indicators for subacute ruminal acidosis detection in dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Bodin</w:t>
+                <w:t xml:space="preserve">The structural and functional capacity of ruminal and cecal microbiota in growing cattle was unaffected by dietary supplementation of linseed oil and nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117001677⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (937), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607083v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effect of linseed plus nitrate fed to dairy cows on enteric methane emission and nitrate and nitrite residuals in milk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative reticulo-rumen pH indicators for subacute ruminal acidosis detection in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (07), pp.1173-1181. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117001677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731115002852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641695v1</w:t>
+                <w:t xml:space="preserve">hal-01607083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of aflatoxin B1 and ochratoxin A, but not fumonisin B1 or deoxynivalenol, is increased in starch-induced low ruminal pH in nonlactating dairy cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Long-term effect of linseed plus nitrate fed to dairy cows on enteric methane emission and nitrate and nitrite residuals in milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (07), pp.1173-1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631436v1</w:t>
+                <w:t xml:space="preserve">hal-02641695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of bacterial direct-fed microbials for their antimethanogenic potential in vitro and assessment of their effect on ruminal fermentation and microbial profiles in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Jeyanathan</w:t>
+                <w:t xml:space="preserve">Bioavailability of aflatoxin B1 and ochratoxin A, but not fumonisin B1 or deoxynivalenol, is increased in starch-induced low ruminal pH in nonlactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dadik Pantaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2015-9682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.9759-9767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637501v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-response effect of nitrate on hydrogen distribution between rumen fermentation end products: an in vitro approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Tavendale</w:t>
+                <w:t xml:space="preserve">Screening of bacterial direct-fed microbials for their antimethanogenic potential in vitro and assessment of their effect on ruminal fermentation and microbial profiles in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jeyanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Muetzel</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/AN15526⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.739-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2015-9682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638070v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing linseed supply in dairy cow diets based on hay or corn silage: Effect on enteric methane emission, rumen microbial fermentation, and digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dose-response effect of nitrate on hydrogen distribution between rumen fermentation end products: an in vitro approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tavendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muetzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (2-3), pp.224-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN15526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635846v1</w:t>
+                <w:t xml:space="preserve">hal-02638070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of forage legumes on intake, digestion and methane emissions in ruminants</w:t>
+                <w:t xml:space="preserve">Increasing linseed supply in dairy cow diets based on hay or corn silage: Effect on enteric methane emission, rumen microbial fermentation, and digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (5), pp.3445-3456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636241v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability of enteric methane determinations from cattle using either the SF6 tracer technique or the GreenFeed system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of forage legumes on intake, digestion and methane emissions in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Copani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.24-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281835v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate but not tea saponin feed additives decreased enteric methane emissions in nonlactating cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Repeatability of enteric methane determinations from cattle using either the SF6 tracer technique or the GreenFeed system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Gérard</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2015-9367⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.238-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN15512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631451v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative effects between orchardgrass and red clover silages on voluntary intake and digestion in sheep: Evidence of a synergy on digestible dry matter intake</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitrate but not tea saponin feed additives decreased enteric methane emissions in nonlactating cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 93 (10), pp.4967-4976. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2015-9178⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 93 (11), pp.5367-5377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2015-9367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639983v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive methane-mitigating effect between linseed oil and nitrate fed to cattle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associative effects between orchardgrass and red clover silages on voluntary intake and digestion in sheep: Evidence of a synergy on digestible dry matter intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 93 (7), pp.3564-3577. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2014-8196⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 93 (10), pp.4967-4976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2015-9178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631969v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dehydrated lucerne and soya bean meal on milk production and composition, nutrient digestion, and methane and nitrogen losses in dairy cows receiving two different forages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Additive methane-mitigating effect between linseed oil and nitrate fed to cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731113002206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (7), pp.3564-3577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2014-8196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631078v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of direct-fed microbials for mitigation of ruminant methane emissions: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
+                <w:t xml:space="preserve">Effects of dehydrated lucerne and soya bean meal on milk production and composition, nutrient digestion, and methane and nitrogen losses in dairy cows receiving two different forages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.250-261. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731113002085⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 8 (3), pp.420-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113002206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137190v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane emission of blackbelly rams consuming whole sugarcane forage compared with dichanthium sp hay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">The use of direct-fed microbials for mitigation of ruminant methane emissions: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2014.01.004⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.250-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113002085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631076v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer la caractérisation du microbiote digestif dans le phénotypage de l’animal de rente : vers un nouvel outil de maîtrise de la santé en élevage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
+                <w:t xml:space="preserve">Methane emission of blackbelly rams consuming whole sugarcane forage compared with dichanthium sp hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Périacarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2014.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193937v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rumen protozoa on methane emission in ruminants: a meta-analysis approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Intégrer la caractérisation du microbiote digestif dans le phénotypage de l’animal de rente : vers un nouvel outil de maîtrise de la santé en élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.209-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639438v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low pH enhances rumen absorption of aflatoxin B1 and ochratoxin A in sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Influence of rumen protozoa on methane emission in ruminants: a meta-analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Suryahadi</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Veterinaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5829/idosi.gv.2014.13.02.84118⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (11), pp.1816-1825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114001852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635860v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated acidosis challenges and live yeast supplementation shape rumen microbiota and fermentations and modulate inflammatory status in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Low pH enhances rumen absorption of aflatoxin B1 and ochratoxin A in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dadik Pantaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suryahadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731113001705⟩</w:t>
+              <w:t xml:space="preserve">Global Veterinaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (2), pp.227-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5829/idosi.gv.2014.13.02.84118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652349v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of incremental amounts of extruded linseed on the milk fatty acid composition of dairy cows receiving hay or corn silage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Repeated acidosis challenges and live yeast supplementation shape rumen microbiota and fermentations and modulate inflammatory status in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (12), pp.1910-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113001705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6562⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644443v1</w:t>
+                <w:t xml:space="preserve">hal-02652349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce rumen methane production in vitro and in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Effects of incremental amounts of extruded linseed on the milk fatty acid composition of dairy cows receiving hay or corn silage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Boudra</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (10), pp.6577-6595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643724v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogens and methanogenesis in the rumens and ceca of lambs fed two different high-grain-content diets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce rumen methane production in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03115-12⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (2), pp.848-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646467v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine analogues HMB and HMBi increase the abundance of cellulolytic bacterial representatives in the rumen of cattle with no direct effects on fibre degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanogens and methanogenesis in the rumens and ceca of lambs fed two different high-grain-content diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2013.03.008⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (6), pp.1777-1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03115-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652744v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of release rate of the SF6 tracer on methane emission estimates based on ruminal and breath gas samples</w:t>
+                <w:t xml:space="preserve">Methionine analogues HMB and HMBi increase the abundance of cellulolytic bacterial representatives in the rumen of cattle with no direct effects on fibre degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+                <w:t xml:space="preserve">C. Mirande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111100156X⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182 (1-4), pp.16 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2013.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644919v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative de l’effet des bactéries probiotiques sur les fermentations dans le rumen et les performances des bovins en production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of release rate of the SF6 tracer on methane emission estimates based on ruminal and breath gas samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Koolaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.518-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111100156X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644098v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural adaptations of sheep to repeated acidosis challenges and effect of yeast supplementation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Analyse quantitative de l’effet des bactéries probiotiques sur les fermentations dans le rumen et les performances des bovins en production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.351 - 360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644441v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of milk mid-infrared spectra to predict individual methane emission of dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Soyeurt</w:t>
+                <w:t xml:space="preserve">Behavioural adaptations of sheep to repeated acidosis challenges and effect of yeast supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6 (10), pp.1694-1701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112000456⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6 (12), pp.2011-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646162v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbial and fermentation characteristics are affected differently by bacterial probiotic supplementation during induced lactic and subacute acidosis in sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudette Berger</w:t>
+                <w:t xml:space="preserve">Potential use of milk mid-infrared spectra to predict individual methane emission of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dehareng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Soyeurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-142⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.1694-1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647073v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen protozoa and methanogenesis: not a simple cause–effect relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Rumen microbial and fermentation characteristics are affected differently by bacterial probiotic supplementation during induced lactic and subacute acidosis in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderzak Lettat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114511002935⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650906v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de méthane et interactions microbiennes dans le rumen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Rumen protozoa and methanogenesis: not a simple cause–effect relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Ranilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.388-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114511002935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02648671v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary linseed and starch supplementation decreases methane production of fattening bulls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">Production de méthane et interactions microbiennes dans le rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (5), pp.447-460</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01193677v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term defaunation increases the abundance of cellulolytic ruminococci and methanogens but does not affect the bacterial and methanogen diversity in the rumen of sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Dietary linseed and starch supplementation decreases methane production of fattening bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-2947⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166, pp.330-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643195v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Long-term defaunation increases the abundance of cellulolytic ruminococci and methanogens but does not affect the bacterial and methanogen diversity in the rumen of sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.04.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (3), pp.783-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-2947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454712v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers d'action pour réduire la production de méthane entérique par les ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166-167, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.04.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650335v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane output and rumen microbiota in dairy cows in response to long-term supplementation with linseed or rapeseed of grass silage- or pasture-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the New Zealand Society of Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71, pp.243-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteric methane production and greenhouse gases balance of diets differing in concentrate in the fattening phase of a beef production system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leviers d'action pour réduire la production de méthane entérique par les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (5), pp.461-474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461058v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methane production between C3 and C4 grasses and legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 166, pp.59-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Têtes chercheuses. Interview Laurence Couperier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enteric methane production and greenhouse gases balance of diets differing in concentrate in the fattening phase of a beef production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Montagne et Alpinisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (8), pp.2518-2528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650593v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing methane emissions in ruminants: is it an achievable goal?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Têtes chercheuses. Interview Laurence Couperier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99, pp.65-73</w:t>
+              <w:t xml:space="preserve">La Montagne et Alpinisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646465v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane mitigation in ruminants: from microbe to the farm scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing methane emissions in ruminants: is it an achievable goal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.65-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663624v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental feed induction of ruminal lactic, propionic, or butyric acidosis in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (9), pp.3041-3046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2010-2926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecosystem and methanogenesis in ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Methane mitigation in ruminants: from microbe to the farm scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C.J. Newbold</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (7), pp.1024-1036. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000546⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.351-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109990620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662346v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved protocol for high-quality Co-extraction of DNA and RNA from rumen digesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Microbiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (4), pp.368-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12223-010-0060-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut-on attendre des pratiques d’élevage pour améliorer la qualité nutritionnelle des matières grasses du lait bovin et caprin ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial ecosystem and methanogenesis in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Newbold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.06.003⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (7), pp.1024-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173569v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut-on attendre des pratiques d’élevage pour améliorer la qualité nutritionnelle des matières grasses du lait bovin et caprin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (6), pp.310-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl.2010.0284⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01173522v1</w:t>
+                <w:t xml:space="preserve">hal-01173569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducción de la emisión de metano en rumiantes ¿Es un objetivo realizable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albéitar (Odivelas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity dynamics in rumen epithelium of wethers fed forage and mixed concentrate forage diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que peut-on attendre des pratiques d’élevage pour améliorer la qualité nutritionnelle des matières grasses du lait bovin et caprin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.04.029⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2010.0284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01795055v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation on ruminal polysaccharidase activities in goats fed a high concentrate diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+                <w:t xml:space="preserve">Bacterial diversity dynamics in rumen epithelium of wethers fed forage and mixed concentrate forage diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 146 (1-2), pp.98 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173496v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential translocation of green fluorescent protein fused to signal sequences of Ruminococcus albus cellulases by the Tat and Sec pathways of Escherichia coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Esbelin</w:t>
+                <w:t xml:space="preserve">Effect of live yeast supplementation on ruminal polysaccharidase activities in goats fed a high concentrate diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85, pp.323-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662064v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of linseed lipids fed as rolled seeds, extruded seeds or oil on organic matter and crude protein digestion in cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+                <w:t xml:space="preserve">Differential translocation of green fluorescent protein fused to signal sequences of Ruminococcus albus cellulases by the Tat and Sec pathways of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Esbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2008.09.004⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 294 (2), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01576.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658550v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subacute ruminal acidosis in sheep with separate access to forage and concentrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Effects of linseed lipids fed as rolled seeds, extruded seeds or oil on organic matter and crude protein digestion in cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2009-1968⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (3-4), pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2008.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658543v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fatty acids in dairy cows fed whole crude linseed, extruded linseed, or linseed oil, and their relationship with methane output</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+                <w:t xml:space="preserve">Risk of subacute ruminal acidosis in sheep with separate access to forage and concentrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (10), pp.3372-3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-1968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665128v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the forage-to-concentrate ratio of the diet on feeding behaviour in young Blond d’Aquitaine bulls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Milk fatty acids in dairy cows fed whole crude linseed, extruded linseed, or linseed oil, and their relationship with methane output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731108002905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (10), pp.5199-5211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664277v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane output and diet digestibility in response to feeding dairy cows crude linseed, extruded linseed, or linseed oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the forage-to-concentrate ratio of the diet on feeding behaviour in young Blond d’Aquitaine bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2007-0774⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (11), pp.1682-1691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663738v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaz à effet de serre : Réduire la production de méthane chez les ruminants</w:t>
+                <w:t xml:space="preserve">Methane output and diet digestibility in response to feeding dairy cows crude linseed, extruded linseed, or linseed oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (10), pp.2642-2650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2007-0774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653647v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in methane emission and rumen fermentation parameters induced by refaunation in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Gaz à effet de serre : Réduire la production de méthane chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.11-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655482v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réduire la production de méthane chez les ruminants?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in methane emission and rumen fermentation parameters induced by refaunation in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (1-2), pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EA07236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665409v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes physico-chimiques de l’acidose ruminale latente et conséquences physiopathologiques</w:t>
+                <w:t xml:space="preserve">Comment réduire la production de méthane chez les ruminants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41, pp.25-30</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (272), pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655078v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the greenhouse gas fluxes of European grasslands with a process-based model: 1. Model evaluation from in situ measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes physico-chimiques de l’acidose ruminale latente et conséquences physiopathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41, pp.25-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GB002611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667117v1</w:t>
+                <w:t xml:space="preserve">hal-02655078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full accounting of the greenhouse gas (CO2, N2O, CH4) budget of nine European grassland sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">Estimating the greenhouse gas fluxes of European grasslands with a process-based model: 1. Model evaluation from in situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ambus</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Amman</w:t>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.022⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (1 - Art. No GB1004), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GB002611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663028v1</w:t>
+                <w:t xml:space="preserve">hal-02667117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stocking rate on methane and carbon dioxide emissions from grazing cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full accounting of the greenhouse gas (CO2, N2O, CH4) budget of nine European grassland sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Pinares-Patiño</w:t>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Pilegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ambus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 121 (1-2), pp.30-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.03.024⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 121 (1), pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661103v1</w:t>
+                <w:t xml:space="preserve">hal-02663028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-DGGE analysis reveals a distinct diversity in the bacterial population attached to the rumen epithelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Effects of stocking rate on methane and carbon dioxide emissions from grazing cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Pinares-Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000304⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 121 (1-2), pp.30-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772671v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of grazing management for the net biome productivity and greenhouse gas budget (CO2, N2o and CH4) of semi-natural grassland</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCR-DGGE analysis reveals a distinct diversity in the bacterial population attached to the rumen epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (07), pp. 939 - 944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01191923v1</w:t>
+                <w:t xml:space="preserve">hal-01772671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acidose chez les ruminants. Avant-propos du dossier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of grazing management for the net biome productivity and greenhouse gas budget (CO2, N2o and CH4) of semi-natural grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Falcimagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Berbigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 121 (1-2), pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653489v1</w:t>
+                <w:t xml:space="preserve">hal-01191923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose effect of live yeasts on rumen microbial communities and fermentations during butyric latent acidosis in sheep: new type of interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Michalet-Doreau</w:t>
+                <w:t xml:space="preserve">L'acidose chez les ruminants. Avant-propos du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (2), pp.67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662386v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'apparition de l'acidose ruminale latente et conséquences physiopathologiques et zootechniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dose effect of live yeasts on rumen microbial communities and fermentations during butyric latent acidosis in sheep: new type of interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Michalet-Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (6), pp.829-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ASC200693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659378v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réduire la production de méthane chez les ruminants ?</w:t>
+                <w:t xml:space="preserve">Mécanismes d'apparition de l'acidose ruminale latente et conséquences physiopathologiques et zootechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 187, pp.283-300</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (2), pp.93-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658253v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure de vérification du système de collecte du méthane émis par les ruminants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment réduire la production de méthane chez les ruminants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 54, pp.3-10</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 187, pp.283-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682158v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protozoa involved in butyric rather than lactic fermentative pattern during latent acidosis in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Procédure de vérification du système de collecte du méthane émis par les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">The Late Brigitte Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900459v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protozoa involved in butyric rather than lactic fermentative pattern during latent acidosis in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Late Brigitte Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44 (3), pp.195-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2004023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681984v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of corn hybrid and chop lenght of whole-plant corn silage on digestion and intake by dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Immaculada Fernandez</w:t>
+                <w:t xml:space="preserve">Protozoa involved in butyric rather than lactic fermentative pattern during latent acidosis in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(04)73279-8⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (3), pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678615v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal fermentative parameters and blood acido-basic balance changes during the onset and recovery of induced latent acidosis in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Effect of corn hybrid and chop lenght of whole-plant corn silage on digestion and intake by dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immaculada Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/animres:2003036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 87, pp.1298-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(04)73279-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889989v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing intensify effect on methane and carbon dioxide production by cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pinares</w:t>
+                <w:t xml:space="preserve">Ruminal fermentative parameters and blood acido-basic balance changes during the onset and recovery of induced latent acidosis in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (6), pp.513-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2003036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675984v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane emissions by Charolais cows grazing a monospecific pasture of timothy at four stages of maturity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Grazing intensify effect on methane and carbon dioxide production by cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 83 (4), pp.769-777</w:t>
+              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (sp.), pp.173-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683597v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionate uptake by rumen microorganisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gachon</w:t>
+                <w:t xml:space="preserve">Methane emissions by Charolais cows grazing a monospecific pasture of timothy at four stages of maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Pinares-Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 42 (Suppl), pp.S67</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (4), pp.769-777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673566v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal fermentation characteristics and protozoal population in induced latent acidosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Propionate uptake by rumen microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 42 (Suppl), pp.S78</w:t>
+              <w:t xml:space="preserve">, 2002, 42 (Suppl), pp.S67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669987v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of non-tracer and tracer methods for determination of volatile fatty acid production rate in the rumen of sheep fed on two levels of intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ruminal fermentation characteristics and protozoal population in induced latent acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Huhtanen</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durand-Chaucheyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 86 (3), pp.331-340</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (Suppl), pp.S78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670667v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal supplementation modified the fibrolytic activity but not the structure of the cellulolytic bacterial community associated with rumen solid digesta</w:t>
+                <w:t xml:space="preserve">Comparison of non-tracer and tracer methods for determination of volatile fatty acid production rate in the rumen of sheep fed on two levels of intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huhtanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 41 (5), pp.413-424</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (3), pp.331-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675207v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of composition of ruminally-infused short-chain fatty acids on net fluxes of nutrients across portal-drained viscera in underfed ewes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cereal supplementation modified the fibrolytic activity but not the structure of the cellulolytic bacterial community associated with rumen solid digesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 83 (5), pp.521-531</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (5), pp.413-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691568v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sampling site on concentrations and carbohydrate-degrading enzyme activities of protozoa and bacteria in the rumen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of composition of ruminally-infused short-chain fatty acids on net fluxes of nutrients across portal-drained viscera in underfed ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 77 (4), pp.979-987</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 83 (5), pp.521-531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695738v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grain source on ruminal characteristics and rate, site, and extent of digestion in beef steers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of sampling site on concentrations and carbohydrate-degrading enzyme activities of protozoa and bacteria in the rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 77 (6), pp.1587-1596</w:t>
+              <w:t xml:space="preserve">, 1999, 77 (4), pp.979-987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692865v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic distribution in the reticulo-rumen of the solid-associated bacterial fibrolytic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of grain source on ruminal characteristics and rate, site, and extent of digestion in beef steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29, pp.97-98</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (6), pp.1587-1596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689220v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of wheat and corn variety on fiber digestion in beef steers fed high-grain diets</w:t>
+                <w:t xml:space="preserve">Topographic distribution in the reticulo-rumen of the solid-associated bacterial fibrolytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 77 (8), pp.2269-2278</w:t>
+              <w:t xml:space="preserve">South African Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29, pp.97-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692828v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity and structure of the cellulolytic bacterial community associated with the rumen solid digesta in response to barley supplementation</w:t>
+                <w:t xml:space="preserve">Effect of wheat and corn variety on fiber digestion in beef steers fed high-grain diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29, pp.95-97</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (8), pp.2269-2278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693541v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the microbial additive Levucell® SC on microbial activity in the rumen during the stepwise adaptation of sheep to high concentrate diet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activity and structure of the cellulolytic bacterial community associated with the rumen solid digesta in response to barley supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (Suppl), pp.81-82</w:t>
+              <w:t xml:space="preserve">South African Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29, pp.95-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900131v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sampling site on concentration and fibrolytic activity of protozoa in bovine rumen contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the microbial additive Levucell® SC on microbial activity in the rumen during the stepwise adaptation of sheep to high concentrate diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 37 (Suppl), pp.42-43</w:t>
+              <w:t xml:space="preserve">, 1997, 37 (Suppl), pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900088v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sampling site on concentration and fibrolytic activity of protozoa in bovine rumen contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Devillard</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Genestoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fabre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
+                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 37 (suppl.), pp.42-43</w:t>
+              <w:t xml:space="preserve">, 1997, 37 (Suppl), pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693787v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sampling time and diet on amino acid composition of protozoal and bacterial fractions from bovine ruminal contents</w:t>
+                <w:t xml:space="preserve">Effect of sampling site on concentration and fibrolytic activity of protozoa in bovine rumen contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 74, pp.1157-1163</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (suppl.), pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685788v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sampling time and diet on amino acid composition of protozoal and bacterial fractions from bovine ruminal contents.</w:t>
+                <w:t xml:space="preserve">Influence of sampling time and diet on amino acid composition of protozoal and bacterial fractions from bovine ruminal contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 74 (5), pp.1157. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 74, pp.1157-1163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043956v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of barley supplement on microbial fibrolytic enzyme activities and cell wall degradation rate in the rumen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of sampling time and diet on amino acid composition of protozoal and bacterial fractions from bovine ruminal contents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 74 (5), pp.1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/1996.7451157x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688227v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of barley and buffer supplements on quantitative aspects of ruminal fiber digestion of cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of barley supplement on microbial fibrolytic enzyme activities and cell wall degradation rate in the rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 49, pp.203-211</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 72, pp.235-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688205v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nature and level of concentrate in the diet on in sacco degradation of two different hays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of barley and buffer supplements on quantitative aspects of ruminal fiber digestion of cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 44 (Suppl), pp.212</w:t>
+              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 49, pp.203-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699736v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nature and level of concentrate in the diet on in sacco degradation of two different hays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.212-212</w:t>
+              <w:t xml:space="preserve">, 1995, 44 (Suppl), pp.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889374v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative fibrolytic activity of different microbial populations from rabbit caecum and bovine rumen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Jehl</w:t>
+                <w:t xml:space="preserve">Influence of nature and level of concentrate in the diet on in sacco degradation of two different hays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.186-186</w:t>
+              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.212-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889348v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in mass and enzyme activity of rumen microorganisms: effect of barley and buffer supplements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative fibrolytic activity of different microbial populations from rabbit caecum and bovine rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 67, pp.407-413</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.186-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706403v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pH on fibrolytic activity in rumen solid-adherent microorganisms</w:t>
+                <w:t xml:space="preserve">Variations in mass and enzyme activity of rumen microorganisms: effect of barley and buffer supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.21s-22s</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 67, pp.407-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889082v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cost of standing and circadian changes in energy expenditure in the preruminant calf</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pH on fibrolytic activity in rumen solid-adherent microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Anglaret</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.21s-22s</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702959v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme activities of rumen solid-adherent microorganisms in chronically underfed ewes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Kabre</w:t>
+                <w:t xml:space="preserve">Energy cost of standing and circadian changes in energy expenditure in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72 (8), pp.2131-2140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/1994.7282131x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703640v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of rumen fluid pH and its influence on in sacco dry matter degradation of forage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzyme activities of rumen solid-adherent microorganisms in chronically underfed ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.254</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 65, pp.423-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701200v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pH on fibrolytic activity in rumen solid-adherent microorganisms</w:t>
+                <w:t xml:space="preserve">Manipulation of rumen fluid pH and its influence on in sacco dry matter degradation of forage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43, pp.S21-S22</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704185v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in mass and fibrolytic activity of rumen microorganisms associated with particles: effect of barley and buffer supplements</w:t>
+                <w:t xml:space="preserve">Effect of pH on fibrolytic activity in rumen solid-adherent microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Society of Nutrition Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 3, pp.18</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43, pp.S21-S22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703441v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of rumen fluid pH and its influence on in sacco dry matter degradation of forage</w:t>
+                <w:t xml:space="preserve">Variation in mass and fibrolytic activity of rumen microorganisms associated with particles: effect of barley and buffer supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.254-254</w:t>
+              <w:t xml:space="preserve">Proceedings of the Society of Nutrition Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888993v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characteristics of the protozoal and bacterial fractions from bovine ruminal contents</w:t>
+                <w:t xml:space="preserve">Manipulation of rumen fluid pH and its influence on in sacco dry matter degradation of forage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 72, pp.2962-2968</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.254-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703642v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du repas sur l'activité enzymatique des différentes populations microbiennes du rumen</w:t>
+                <w:t xml:space="preserve">Isolation and characteristics of the protozoal and bacterial fractions from bovine ruminal contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 42 (2), pp.181-182</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72, pp.2962-2968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700063v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial variations in the activity of polysaccharide-degrading enzymes of fluid and particle-associated ruminal microbial populations</w:t>
+                <w:t xml:space="preserve">Influence du repas sur l'activité enzymatique des différentes populations microbiennes du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 27, pp.223-228</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 42 (2), pp.181-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708701v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postprandial variations in the activity of polysaccharide-degrading enzymes of fluid and particle-associated ruminal microbial populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 27, pp.223-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence du repas sur l'activité enzymatique des différentes populations microbiennes du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 42 (2), pp.181-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19056,6698 +19190,6698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel online Tool for locating Research facilities and analyzing Enteric Methane data from Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Perveeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinropo Tobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hery-Manoha Ratovoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zara Ehl Boube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGAA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nairobi (KY), Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatibility of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Chadaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.261, 27èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability of enteric methane measurements using GreenFeed systems on upland pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Chadaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.454, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability of enteric methane measurements using GreenFeed® systems on upland pastures UE Herbipôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 34, pp.454, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Score using indicators of reticulo-rumen pH kinetics to characterize subacute ruminal acidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of Abstracts, 29, pp.332, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du méthane entérique produit par les ruminants en Enceinte Respiratoire (ER) semi-ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Microbiota Composition Data to Improve Predictive Models of Methane Emissions from Dairy Cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bougoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First study on volatile organic compounds exhaled by dairy cows under experimental sub-acute ruminal acidosis (SARA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas de Ofeu Aguiar Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAS Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Multi-Omic Approach for Identifying Rumen Microbiome Mechanisms in Cows Modulated by an Anti-Methanogenic Additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corral-Jara Karla Fabiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanibada Bénédict</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudra Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation terrain des modèles multiparamétriques prédictifs de l'ARSA chez la vache laitière -On farm evaluation of multi-parametric models to predict SARA in dairy cow</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenotyping of enteric methane emissions and intake from near-infrared spectra of beef cattle faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vanlierde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.420, 2022, 26ème Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">73. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753969v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping of enteric methane emissions and intake from near-infrared spectra of beef cattle faeces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation terrain des modèles multiparamétriques prédictifs de l'ARSA chez la vache laitière -On farm evaluation of multi-parametric models to predict SARA in dairy cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Granada, Spain</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.420, 2022, 26ème Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740967v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared spectra from faeces as a proxy of enteric methane emissions and intake in beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On farm evaluation of multi-parametric models to predict SARA on dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we identify low CH4 emitter dairy cattle by their milk carbon isotopic signatures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Correa-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantelauze Celine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulard Pourazad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fatty acids can predict enteric methane emissions from dairy cows fed various diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranga Niroshan Appuhamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermias Kebreab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Iguassu, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecal-NIRS for predicting digestibility and intake in cattle: efficacy of two calibration strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Froidmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. EAAP Publication, 25, 2019, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diets supplemented with various lipid sources similarly modulate methane emissions in dairy goat and cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants (ISRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of starch substitution by rapeseed oil on enteric methane emission and performance in dairy cows fed grass-silage based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Greenhouse Gases and Animal Agriculture (GGAA) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Iguassu, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural 15N abundances in plasma and urea-N concentration in milk as biomarkers of urinary N excretion in dairy cows: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayyed Mahmoud Nasrollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database construction to predict enteric methane emission from ruminants under different nutritional mitigation strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Evaluation of mathematical models to predict methane emissions from ruminants under different dietary mitigation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermias Kebreab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander N. Hristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Foz de Iguazo, Brazil. 2019</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Foz de Iguazu, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738315v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of mathematical models to predict methane emissions from ruminants under different dietary mitigation strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Database construction to predict enteric methane emission from ruminants under different nutritional mitigation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Foz de Iguazu, Brazil. 2019</w:t>
+              <w:t xml:space="preserve">, 2019, Foz de Iguazo, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159601v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-nitrooxypropanol blocked postprandial enteric methane emissions from lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants (ISRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising nutritional strategies to reduce enteric methane emission from ruminants – a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander N. Hristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelby C. Mcclelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermias Kebreab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonpyo Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. GGAA Greenhouse Gases &amp; Animal Agriculture Conference (GGAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Iguazu fos, Brazil. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of rumen peripheral parameters to detect sub-acute ruminal acidosis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cambridge, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow: an integrated infrastructure for increased research capability and innovation in the European cattle sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Kuhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lene Munksgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of methane emissions from Holstein dairy cows based on milk fatty acid profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranga Niroshan Appuhamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermias Kebreab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First study on volatile organic compounds exhaled by dairy cows under experimental sub-acute ruminal acidosis (SARA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas de Ofeu Aguiar Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CH4 emitted by dairy cows estimated from milk MIR spectra: model based on data collected in 7 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgriGHG International Conference on Agricultural GHG Emissions and Food Security – Connecting research to policy and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENTERIC METHANE EMISSION ESTIMATED WITH THE SF6 TRACER TECHNIQUE IS RELIABLE ON RUMEN CANNULATED SHEEP FED FORAGES SILAGES DIETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Copani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Emili</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint-Malo, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative reticulo-rumen pH indicators for subacute ruminal acidosis detection in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, NA, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an early life antimethanogenic treatment on methane emissions in growing lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three techniques for measuring enteric methane emissions by ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Academic Publishers, 2016, 67th. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival in the rumen and effect on fermentation of bacterial direct-fed microbials administered to sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology: From Sequence to Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aberdeen, United Kingdom. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of nitrate and linseed oil effectively reduces methane emission in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. 1 p., 2014, Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global network for the development of nutrition-related strategies for mitigation of methane and nitrous oxide emissions from ruminant livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex N. Hristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermias Kebreab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. T. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Kansas City, United States. ADSA - ASAS, Journal of Animal Science, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rations d’engraissement de taurillons : Eléments d’évaluation de la durabilité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Postprandial kinetics of dissolved hydrogen in the rumen of cows fed nitrate and/or linseed oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
+              <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. 1 p., 2014, Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209234v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial kinetics of dissolved hydrogen in the rumen of cows fed nitrate and/or linseed oil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Les rations d’engraissement de taurillons : Eléments d’évaluation de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. 1 p., 2014, Harnessing the Ecology and Physiology of Herbivores</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739350v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of bacterial direct-fed microbials to reduce methane output in dairy cows is compromised by the rumen fermentation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. Advances in Animal Biosciences, 4 (2), 2013, Proceedings of the 5th Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake, total-tract digestibility and methane emission of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dublin, Ireland. , Advances in Animal Biosciences, 4 (2), pp.285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of bacterial direct fed microbials on methane production and volatile fatty acid profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of direct-fed microbials in rumen methane reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. INRA-Rowett Symposium on Gut Microbiolgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. INRA, 186 p., 2012, 8th INRA-Rowett symposium on gut micorbiology: Gut microbiota: friend or foe?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanogenic Archaea community structure and activity in the rumen and caecum of lambs fed corn or wheat high concentrate diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Joint INRA-Rowett Symposium: Gut Microbiota: friend or foe?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. INRA, 186 p., 2012, 8th INRA-Rowett symposium on gut microbiology: Gut Microbiota: friend or foe?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of enteric methane emission by SF6 tracer technique: permeation tubes must be calibrated after incubation in the rumen for an accurate quantification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on emission of gas and dust from livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the nature of forages on methane emissions in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava (SVK), Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°18, LXXVII - 396 p., 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial direct-fed microbials effectiveness to prevent subacute ruminal acidosis in dairy cows is conditioned by the fermentation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Joint INRA-Rowett Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. INRA, 186 p., 2012, Gut microbiota friend or foe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2 emissions from sheep: a spill-over for methanogenesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Swainson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinarès-Patino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. European Federation of Animal Science (EAAP), Advances in Animal Biosciences, 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term defaunation increases the abundance of cellulolytic ruminococci an methanogens but does not affect the bacterial and methanogen diversity of in the rumen of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Gastrointestinal Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Chicago, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de méthane par des ruminants nourris uniquement avec des fourrages tempérés ou tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées 3R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 17, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methane production between temperate and tropical forages: A quantitative review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et activité de la communauté méthanogènes du rumen en relation avec la production de méthane chez les ruminants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'écoles doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Clermont ferrand, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of methionine analogues on rumen fibrolytic activities and fibrolytic microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the rumen microbial populations changes associated with feed induced lactic, butyric or propionic acidosis in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the methionine analogue isopropyl ester of 2-hydroxy-4-methylthio-butanoic acid (HMBi) on rumen parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated ruminal acidosis challenges in sheep: effect on pH and microbial ecosystem and influence of active dry yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Montréal, Canada. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of increasing levels of extruded linseed in the diet of dairy cows on the number of protozoa, cellulolytic bacteria and methanogenic archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Joint INRA-RRI Gastrointestinal Tract Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of live yeasts on rumen bacterial diversity in lactating goats fed a high concentrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome. Functionality, Interaction with Host anf Impact on the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France. INRA, Clermont-Ferrand, 2008, 6th INRA-RRI Symposium Gut Microbiome</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25757,51 +25891,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leviers de maîtrise des émissions de méthane entérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25830,16433 +25964,16433 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité des porteurs d'enjeux de Méthane 2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apis-Gene, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does biodiverse moutain grasslands reduce enteric methane emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Jun 2024, Lempdes (Clermont-Ferrand), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le méthane, un gaz à effet de serre pas comme les autres : et si la solution passait par la ration ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les légumineuses fourragères arbustives utilisées comme stratégie d'atténuation des émissions de méthane entérique chez les bovins en Afrique subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Xavier Gbenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollo Sib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Theix Saint-Genes-Champanelle, France</w:t>
+              <w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRAe; Terres Inovia; Terres Univia, Jan 2024, Saly, Sénégal. pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785737v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légumineuses fourragères arbustives utilisées comme stratégie d'atténuation des émissions de méthane entérique chez les bovins en Afrique subsaharienne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le méthane, un gaz à effet de serre pas comme les autres : et si la solution passait par la ration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD; INRAe; Terres Inovia; Terres Univia, Jan 2024, Saly, Sénégal. pp.83</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Theix Saint-Genes-Champanelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183085v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies alimentaires pour réduire les émissions de méthane entérique chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon International de l’Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant diversity at pasture could explain lower methane emission of grazing dairy cow despite an advanced herbage phenological stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions techniques pour limiter les rejets de méthane entérique chez les ruminants : Journées Matières premières : « Comment concilier durabilité des filières animales et formulations sous contraintes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitigation practices for low-carbon livestock in sub-Saharan Africa: A Living Laboratory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinropo Tobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josias Steve Adjassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Odedire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Association Française Techniciens Alimentation Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Research Symposium on Agricultural GHG Mitigation – from Research to Implementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785720v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of individual CH4 emissions using fecal near infrared spectra for young, dairy and beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florrence, Italy. pp.549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation practices for low-carbon livestock in sub-Saharan Africa: A Living Laboratory approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solutions techniques pour limiter les rejets de méthane entérique chez les ruminants : Journées Matières premières : « Comment concilier durabilité des filières animales et formulations sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Symposium on Agricultural GHG Mitigation – from Research to Implementation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Association Française Techniciens Alimentation Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818222v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of six plants from Auvergne region to reduce in vivo methane emissions and nitrogen excretion by dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chabrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The volatolomic signature differs between primiparous and multiparous cows across different matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cows’ diet discrimination through SIFT-MS-based volatolome of different matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring (tools), understanding (mechanisms), predicting (proxies) enteric methane emissions in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop GHG mitigation in livestock research summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in digestive traits of young bulls fed contrasted diets and diverging in feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ragionieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ravanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic acid alleviates the negative effect of Asparagopsis armata on milk yield in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Romero</w:t>
+                <w:t xml:space="preserve">Local feeding strategies allow to reduce enteric methane emission from cattle in Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.X. Gbenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Demeter</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.701, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792469v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local feeding strategies allow to reduce enteric methane emission from cattle in Sahel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
+                <w:t xml:space="preserve">Gallic acid alleviates the negative effect of Asparagopsis armata on milk yield in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.940</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196740v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARA score based on reticulo-rumen (RR) pH kinetics in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISNH 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Florianopolis, Brazil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatolomics for developing non-invasive biomarkers of ruminal function and health in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission of enteric methane in cold dry season in sudanians peulh zebus in west africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.X. Gbenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zampaligre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kiendrebeogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l’utilisation des spectres moyen infrarouge du lait de vache pour prédire les émissions de méthane entérique mesurées par le système GreenFeed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Musati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.279-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of methane eructed by dairy and beef cattle using faecal near-infrared spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of between-animal variation in N use efficiency in dairy cows from isotopic N signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Correa-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Crompton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of measurement method of methane on the performances of faecal NIRS models in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of metatranscriptomic data from cows and goats suggest novel mechanisms involved in enteric methanogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corral-Jara Karla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Validation of Biomarkers for Designing Enteric Methane Mitigation Strategies in Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th annual Animal Nutrition Conference of Canada (ANCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual event, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions de méthane entérique chez les ruminants : comment les réduire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil Scientifique et Technique Brebis laitières sur le ‘Changement climatique : s’adapter et atténuer’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et leviers d’action pour diminuer l’impact environnemental des élevages : le cas des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web-conférence Grand Angle Lait, Santé et qualité du lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecal-NIRS for predicting animal-to-animal variation in feed organic matter digestibility in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural 15N abundance of animal proteins: a promising biomarker of feed efficiency in beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a usual ration compatible with low levels of enteric methane emissions from dairy cows during the first 6 months of lactation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillier M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; inrae, Dec 2020, Paris, France. pp.110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An early life methane inhibitor treatment reduced methane emissions in dairy calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow: a project aimed at improving phenotyping capacity across cattle research infrastructures in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadjad Danesh Mesragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of enteric methanogenesis in cows induces changes in plasma metabolome highlighting potential emission markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédict Yanibada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulli Hohenester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartCow: integrating European cattle research infrastructures to improve their phenotyping offer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bjoern Kuhla</w:t>
+                <w:t xml:space="preserve">The nutrition of dairy ruminants: a lever for increasing their milk quality and decreasing their methane emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">23th Congress of the European Society of Veterinary and Comparative Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Torino - Animal nutrition unit Dept of Veterinary Sciences, Sep 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735669v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nutrition of dairy ruminants: a lever for increasing their milk quality and decreasing their methane emissions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">SmartCow: integrating European cattle research infrastructures to improve their phenotyping offer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Kuhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lene Munksgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th Congress of the European Society of Veterinary and Comparative Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Torino - Animal nutrition unit Dept of Veterinary Sciences, Sep 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220206v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow: integrating research infrastructures to foster innovation in the European cattle sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjoern Kuhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lene Munksgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of starch-rich or lipid-supplemented diets that induce milk fat depression on lipid metabolism and methane emissions in Holstein lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative rumen pH thresholds to predict subacute ruminal acidosis (SARA) in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database construction for meta-analysis of methane emissions by ruminants related to feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Emili</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database construction for model comparisons of methane emissions by ruminants in relation to feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermias Kebreab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander N. Hristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.T. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th EAAP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de nouveaux indicateurs de l’acidose ruminale subaiguë basés sur la cinétique d’évolution du pH ruminal chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA; Institut de l'Elevage, Dec 2016, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an early-life antimethanogenic treatment on the establishment of archaea in the rumen of lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology 10. joint inra-Rowett symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of concentrate type (starch vs. fiber) and bicarbonate addition in grass silage-based diets on performance, diet digestibility and enteric methane emissions in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ASAS-ADSA-CSAS-WSASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of linseed plus nitrate on methane emission in bulls, animal health and residues in offal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a lipid-garlic treatment on archaeal community establishment and rumen function in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enteric methane emissions of cows at grazing in two contrasted and low inputs dairy grassland-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Danglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Empresa Brasileira de Pesquisa Agropecuária (EMBRAPA). BRA., Mar 2015, Florianopolis, Brazil. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feeding factors on dairy performance and milk fatty acid composition in cows and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Toral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. AAAP Animal Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indonesian Society of Animal science. Yogyakarta, IDN.; Indonesian Directorate General of Livestock and Animal Health Services. IDN.; Ministry of Agriculture. IDN.; Universitas Gadjah Mada. Yogyakarta, IDN., Nov 2014, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative effects between plant species on intake and digestive efficiency in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary nitrates decrease methane emission by inhibiting rumen methanogenic archaea without influencing nitrate reducing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Reza Seradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology: From Sequence to Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Aberdeen, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions of methane in ruminants: understanding the mechanisms and identification of predictors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C-Lock Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rapid City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rumen protozoa on methane emissions in ruminants: A meta-analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake, total-tract digestibility and methane emission of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 285 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de GES par les animaux terrestres et les moyens d'atténuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevage et gaz à effets de serre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of type of forage (maize silage vs grass silage) and protein source (soybean meal vs dehydrated lucerne) in dairy cow diet on methane emission and on nitrogen losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on emission of gas and dust from livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminants et production de gaz à effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche partenariale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy between cocksfoot and redclover silages on intake processes in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Grassland Federation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jul 2012, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy between cocksfoot and red clover silages on voluntary intake and digestive processes in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le méthane, les ruminants et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontre partenariale INRA-IDENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of increasing proportion of alfalfa-ryegrass mixed diets on intake, digestion and methane emissions in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des émissions individuelles de méthane des bovins laitiers sur base des spectres moyen infrarouge des laits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soyeurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hammida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SF6 tracer technique at INRA Clermont-Theix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the Global Research Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Research Alliance., Mar 2011, Palmerston North, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation du microbiote et des fermentations ruminales par les bactéries probiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Nutrition et Ecosystème Microbien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane output in dairy cows in response to long-term feeding of grass-based diets supplemented with linseed or rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UMR 1334 AGAP : Equipe AFEF ‘Architecture et Fonctionnement des Espèces fruitières’ ; Team AFFS ‘Architecture and Functioning of Fruit Species’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Greenhouse Gases and Animal Agriculture (GGAA)., 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-011-0629-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of methionine analogues on rumen fibrolytic activities and fibrolytic microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAM 2010 : Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal secondary metabolites reduce rumen methane production in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of finishing diet on rumen cellulotytic and methanogenic microbes in bulls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité des bactéries probiotiques pour prévenir l'acidose dépend des fermentations microbiennes ruminales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre des Microbiologistes du Pôle Clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane emissions and rumen methanogens in sheep harbouring or not protozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of methane emissions by dairy cows on the basis of milk composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Fernandez Pierna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Dehareng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary manipulation of rumen microbiota to reduce methane production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Dietary linseed supplementation decreases methanogenic community diversity in the rumen of bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. TNO Beneficial Microbes Conference International conference on the health impact and future potential of beneficial microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Noordwijkerhout, Netherlands</w:t>
+              <w:t xml:space="preserve">The Greenhouse Gases and Animal Agriculture (GGAA) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750661v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary linseed supplementation decreases methanogenic community diversity in the rumen of bulls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Dietary manipulation of rumen microbiota to reduce methane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Greenhouse Gases and Animal Agriculture (GGAA) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">2. TNO Beneficial Microbes Conference International conference on the health impact and future potential of beneficial microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750770v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the rumen microbial populations changes during feed-induced lactic, butyric or propionic acidosis in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methane production between temperate and tropical forage: A quantitative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of protozoal population on methanogenesis: A quantitative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of release rate of the SF6 tracer on methane and carbon dioxide emission estimates based on ruminal and breath gas samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Koolaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mode d’action des bactéries probiotiques pour prévenir l’acidose ruminale dépend des fermentations microbiennes ruminales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des changements dans le microbiote ruminal associés aux acidoses lactique, propionique et butyrique chez le mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). Clermont-Ferrand, FRA., May 2010, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary linseed and starch supplementation decreases methane production of fattening bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact of three high-concentrate diets fed to bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSAS Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How repeated acidosis challenges affect sheep's behaviour and reactivity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidose latente provoquée : Un modèle expérimental pour la maîtrise des orientations fermentaires ruminales chez le mouton à l'entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane production by growing bulls fed diets supplemented or not with extruded linseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des émissions de méthane en début d’engraissement chez le taurillon alimenté avec des rations riches en concentrés et supplémentées en graine de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanogenesis kinetics and fermentation patterns in the rumen of sheep with or without protozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'écosystème microbien du rumen en relation avec la production de méthane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate oriented rumen fermentations in sheep during provoked acidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidose latente provoquée : Un modèle expérimental pour la maîtrise des orientations fermentaires ruminales chez le mouton à l'entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des émissions de méthane chez le taurillon alimenté avec des rations riches en concentrés et supplémentées en graine de lin extrudée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">How ruminants adapt their feeding behaviour to diets with high-risk for acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193497v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ruminants adapt their feeding behaviour to diets with high-risk for acidosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Commun</w:t>
+                <w:t xml:space="preserve">Ruminal kinetics of fatty acids and biohydrogenation processes are affected by the amount of extruded linseeds ingested by dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Dangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Southport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753268v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal kinetics of fatty acids and biohydrogenation processes are affected by the amount of extruded linseeds ingested by dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+                <w:t xml:space="preserve">Réduction des émissions de méthane chez le taurillon alimenté avec des rations riches en concentrés et supplémentées en graine de lin extrudée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Southport, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753709v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease in methane emissions in dairy cows with increase in dietary linseed content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Southport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial ecosystem and methanogenesis in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jamie Newbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731110000546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of contrasting diets in Blond d'Aquitaine young bull production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress acidogène ruminal à répétition chez le mouton, effet sur le pH et l’écosystème microbien - Influence de levures probiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidose ruminale subclinique chez les ovins : les comportements alimentaires à risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subacute ruminal acidosis : animal welfare and feeding behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. Annual Meeting of EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can high-yielding cows reduce the contribution of ruminants to greenhouse gases emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation du comportement alimentaire des ruminants à des rations acidogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYRUTEP = Système ruminal de télémesure du pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007 - Département de Physiologie Animale et Système d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de méthane chez le jeune bovin Blond d'Aquitaine recevant différents régimes riches en concentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement alimentaire et pH ruminal de jeunes bovins Blond d'Aquitaine selon le niveau énergétique de la ration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des bactéries du rumen à un changement de régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of live yeast supplementation on ruminal polysaccharidase activities in goats fed a high concentrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane output from beef cattle fed different high-concentrate diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen methanogenesis of dairy cows in response to increasing levels of dietary extruded linseeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting in vivo production of volatile fatty acids in the rumen from dietary characteristics by meta-analysis : description of available data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Glasser</w:t>
+                <w:t xml:space="preserve">Analyse multiple de l'utilisation d'une ration de maïs grain à volonté par le jeune bovin Blond d'Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186772v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multiple de l'utilisation d'une ration de maïs grain à volonté par le jeune bovin Blond d'Aquitaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia</w:t>
+                <w:t xml:space="preserve">Predicting in vivo production of volatile fatty acids in the rumen from dietary characteristics by meta-analysis : description of available data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753184v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de rations de valeur contrastée pour la finition de jeunes bovins de race Blond d’Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of diet and sampling site on the diversity of the bacterial community attached to the rumen epithelium in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crude linseeds, extruded linseed oil on digestion and fatty acid metabolism in dry cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of diet and protozoa on the community composition of feed-adherent bacteria in the rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Ranilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeal community structure diversity in the rumen of faunated and defaunated sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Ranilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Greenhouse Gases and Animal Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidose ruminale latente butyrique chez le mouton et nouveau mode d'action de saccharomyces cerevisiae I-1077</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la diversité microbienne du rumen par une méthode d'empreinte moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'élimination des protozoaires du rumen sur la production de méthane par les ruminants ; influence de la durée de la défaunation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du niveau de chargement de la parcelle sur la production de méthane chez le ruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764373v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du niveau de chargement de la parcelle sur la production de méthane chez le ruminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l'élimination des protozoaires du rumen sur la production de méthane par les ruminants ; influence de la durée de la défaunation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ranilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759338v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-SSCP comparison of 16S rDNA sequence diversity of the ruminal ecosystem using four extraction methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Deffaud</w:t>
+                <w:t xml:space="preserve">Effet de l'additif alimentaire Levucell SC (Saccharomyces cerevisiae I-1077) sur le pH ruminal chez le mouton en acidose latente: rôle du schéma expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Joint INRA-RRI Symposium Gut Microbiology. Concerns and Responses to Food Safety, Health and Environmental Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758571v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et puits de gaz à effet de serre (CO2, CH4, N2O) en prairie pâturée et stratégies de réduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sloan Salètes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MICCES, Mission Changement Climatique et effet de serre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Isle-sur-la-Sorgue, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'additif alimentaire Levucell SC (Saccharomyces cerevisiae I-1077) sur le pH ruminal chez le mouton en acidose latente: rôle du schéma expérimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">PCR-SSCP comparison of 16S rDNA sequence diversity of the ruminal ecosystem using four extraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Joint INRA-RRI Symposium Gut Microbiology. Concerns and Responses to Food Safety, Health and Environmental Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761213v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution comparable du pH ruminal, sanguin et urinaire durant le développement d'une acidose latente provoquée sur moutons et lors de leur rétablissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in bacterial community structure in the rumen of sheep after the switch from a high-grain diet to a forage diet using a PCR-SSCP method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Macheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Joint INRA-RRI Symposium Gut Microbiology : Concerns and Responses to Food Safety, Health and Environmental Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation fermentaire ruminale vers le butyrate lors d'une acidose latente chez le mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing microbial cellulolytic and xylanolytic activities in the rumen; Benefits of adding exogenous enzymes to the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Mie University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mie Bioforum 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Ise-Shima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensilage de maïs et acidose latente chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaculada Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing intensify effect on methane and carbon dioxide production by cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on the Nutrition of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Mérida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane emission by charolais cows under minimised condition for selective grazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Pinares-Patiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in research on energy and protein metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionate uptake by rumen microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium. Beyond Antimicrobials. The Future of Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibre acido-basique dans le rumen et le sang chez des moutons en situation d'acidose provoquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal fermentation characteristics and protozoal population in induced latent acidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durand-Chaucheyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium. Beyond Antimicrobials. The Future of Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of VFA production rate in the rumen of sheep fed different levels of intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huhtanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Symposium on Energy Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Smekkersten, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature et de la variété de la céréale sur le site de digestion de l'amidon, et conséquences nutritionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'activité polyosidasique des micro-organismes de deux écosystèmes digestifs : Caecum d'âne vs. rumen de mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Macheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Genestoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du niveau d'alimentation sur la vitesse de production des acides gras volatils dans le rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djouvinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huhtanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification à l'aide de sondes oligonucléotidiques des populations microbiennes cellulolytiques totales et adhérentes aux particules dans le rumen en fonction du régime alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition topographique de l'activité fibrolytique des micro-organismes du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the microbial additive Levucell SC on microbial activity in the rumen during the stepwise adaptation of sheep to high concentrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of the Rowett Research Institute and INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la digestion des parois végétales dans le rumen : Quantification des intéractions digestives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sampling site on concentration and fibrolytic activity of protozoa in bovine rumen contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Genestoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Evolution of the Rumen Microbial Ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen microbes and the phenomena of degradation and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno nazionale della Societa Italiana delle Scienze Veterinarie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Pérouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid composition of the protozoal and bacterial fractions from bovine ruminal contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Vale de Santarém, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid composition of the protozoal and bacterial fractions from bovine ruminal contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of nature and level of concentrate in the diet on in sacco degradation of two different hays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Symposium on protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Vale de Santarem, Portugal</w:t>
+              <w:t xml:space="preserve">4. International symposium on the nutrition of herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02772843v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02849877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nature and level of concentrate in the diet on in sacco degradation of two different hays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amino acid composition of the protozoal and bacterial fractions from bovine ruminal contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International symposium on the nutrition of herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7. Symposium on protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Vale de Santarem, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02849877v1</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pH on fibrolytic activity in rumen solid-adherent microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Genestoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of rumen fluid pH and its influence on in sacco dry matter degradation of forage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journees des recherches sur l'alimentation et la nutrition des herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du repas sur l'activité enzymatique des différentes populations microbiennes du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conference on Nutrition and Feeding of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -42266,714 +42400,714 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de presse: L'élevage face aux défis du changement climatique. Réduire les émissions de GES : dés régimes allégés en méthane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vache &amp;quot;bas carbone&amp;quot;, un défi pour la planète. Interview Stefano Lupieri. Les Echos du Week-end</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifier les rations pour réduire la production de méthane des bovins. Interview Léa Durif. L'Auvergne Agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planète, l'urgence et les solutions. La vache du futur sera-t-elle zéro méthane ? Interview Camille Richir. La Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les émissions de méthane, en tête de l’empreinte climatique de l’élevage. Interview Anaïs Maréchal. Polytechnique Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un additif pour réduire de 30 % les émissions de méthane entérique. Interview Emilie Bignon. Réussir Bovins Lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo : Comprendre, Quantifier et Prédire les émissions de méthane des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Anglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réduire l’impact carbone des ruminants. Interview Florence Rosier. Le Temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faute aux vaches. Interview Marie Giraud. Hebdo-Agri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet comparé de la luzerne déshydratée et du tourteau de soja sur la digestion et la production de méthane chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -42983,1305 +43117,1305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants Digestifs de l'Efficience Alimentaire (DDEA). Rapport final du projet DDEA, 62 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du potentiel de 6 plantes auvergnates pour réduire in vivo les émissions de méthane et les rejets azotés des vaches laitières. Rapport de fin de contrat. 71 pages (confidentiel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Anglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise scientifique pour le gouvernement Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of existing equations from proxies to predict animal feed efficiency and its determinants across diets and individuals for dairy and beef cattle. Delivrable 6.1, Eu-SmartCow project, 26 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CRA-W. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new equations from proxies to predict animal feed efficiency and its determinants in cattle. Delivrable 6.2, Eu-SmartCow project, 19 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CRA-W. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow M51 - Periodic report - Evaluating proxies to quantify feed efficiency and its determinants in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publication of standard guidelines for using the most promising proxies of feed efficiency and its determinants in beef and dairy cattle. Delivrable 6.3, Eu-SmartCow project, 3 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CRA-W. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise Scientifique pour la coopération scientifique France-Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow M38 - Periodic report - Evaluating proxies to quantify feed efficiency and its determinants in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of essential oil on methane emission and animal performance in dairy cow. Rapport technique de fin de contrat, 20 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport expertise scientifique pour le gouvernement Canadien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phytogenic compounds on methane emission and animal performance in dairy cow. Rapport technique de fin de contrat (TNA-SmartCow), 6 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow M18 - Periodic report - Evaluating proxies to quantify feed efficiency and its determinants in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct-fed microbials as a strategy to decrease methane emission in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -44291,91 +44425,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux de l’élevage : focus sur le méthane entérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Module "agriculture et préservation des milieux, Lempdes, France. 2024, 87 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -44385,196 +44519,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative metatranscriptomic analysis reveals differences in enteric methanogenesis mechanisms between cows and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to mitigate enteric methane emissions by ruminants - a way to approach the 2.0°C target.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44599,51 +44733,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Pelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -44653,98 +44787,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Validation of Biomarkers for Designing Enteric Methane Mitigation Strategies in Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Annual Animal Nutrition Conference of Canada (ANCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual event, Canada. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -44754,2154 +44888,2154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur hexafluoride (SF6) tracer technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour research – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUBLISSO, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of plant bioactive compounds to reduce greenhouse gas emissions from farmed ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reducing greenhouse gas emissions from livestock production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-260, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/as.2020.0077.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gas recovery test of respiratory chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadjad Danesh Mesgaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louise Frydendahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Derno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Kuhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour research – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenfeed systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ‘GreenFeed’ automated methane measurement system to determine enteric methane emissions from ruminants..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jonker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gunter S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Hristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in cattle physiology and behaviour research – Recommendations from the SmartCow consortium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Guidelines for estimating methane emissions from individual ruminants using: GreenFeed, 'sniffers', hand-held laser detector and portable accumulation chambers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182350v1</w:t>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘GreenFeed’ automated methane measurement system to determine enteric methane emissions from ruminants..</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greenfeed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Humphries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guidelines for estimating methane emissions from individual ruminants using: GreenFeed, 'sniffers', hand-held laser detector and portable accumulation chambers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in cattle physiology and behaviour research – Recommendations from the SmartCow consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUBLISSO, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5680/mcpb012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182263v1</w:t>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory chamber facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadjad Danesh Mesgaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Derno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Kuhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour research – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUBLISSO, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 19 - Estimation à l’échelle de l’individu des émissions de GES (CH4 et CO2) chez les bovins par l’utilisation du Système GreenfeedTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RMT Elevages et environnement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.316, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas 4 - Mesurer les émissions de méthane entérique des ruminants avec la technique du gaz traceur SF6: comparaison de rations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage : Gaz à effet de serre, ammoniac et oxydes d’azote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Elevages et environnement, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 18- Mesure de la respiration (CO2) et du méthane entérique (CH4) émis par les ruminants à l’aide d’un traceur (SF6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage : Gaz à effet de serre, ammoniac et oxydes d'azote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Elevages et environnement, 315 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas 3 - Mesurer les émissions de méthane entérique des ruminants en enceinte dynamique (semi-ouverte): comparaison de rations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage : Gaz à effet de serre, ammoniac et oxydes d’azote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Elevages et environnement, 316 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal management and feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Waghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pinares-Patiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Molano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidelines for use of sulphur hexafluoride (SF6) tracer technique to measure enteric methane emissions from ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministry for Primary Industries, 166 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special considerations for ruminally-cannulated animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Waghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Iwaasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidelines for use of sulphur hexafluoride (SF6) tracer technique to measure enteric methane emissions from ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministry for Primary Industries, 166 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeation tubes: the source of SF6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.R. Lassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Moate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.O. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Deighton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidelines for use of sulphur hexafluoride (SF6) tracer technique to measure enteric methane emissions from ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministry for Primary Industries, 166 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Deighton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.O. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidelines for use of sulphur hexafluoride (SF6) tracer technique to measure enteric methane emissions from ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministry for Primary Industries, 166 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data quality assurance and quality control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pinares-Patiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.O. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Swainson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidelines for use of sulphur hexafluoride (SF6) tracer technique to measure enteric methane emissions from ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministry for Primary Industries, 166 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving animal welfare and economic sustainability in bull-fattening systems in France: A comparison of three different feeding programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Lherm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enhancing animal welfare and famer income through strategic animal feeding : Some case studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 175, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100 p., 2013, FAO Animal Production and Health Paper, 978-92-5-107452-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of yeast probiotics in ruminants: effects and mechanisms of action on rumen pH, fibre degradation, and microbiota according to the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotic in Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 272 p., 2012, 978-953-51-0777-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of protozoa in plant cell wall and starch digestion in the rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rumen microbes and digestive physiology in ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karger, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -46911,283 +47045,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring emissions from livestock farming: greenhouse gases, ammonia and nitrogen oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA-ADEME</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, ISBN 2-7380-1392-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage : gaz à effet de serre, ammoniac et oxydes d‘azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA-ADEME (France)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2-7380-1375-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -47197,91 +47331,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion des glucides chez le ruminant : approche quantitative et mécaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique (Toulouse), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -47291,157 +47425,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'évaluation de la quantité de méthane produite par un ruminant laitier et procédé pour diminuer et contrôler cette quantité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO/2009/156453. 2009, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId978"/>
+      <w:footerReference w:type="default" r:id="rId985"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -47588,51 +47722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Djidjoho Gbenou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hippolyte Dossa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollo Sib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2025.100533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2025.100511" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05352315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jorge-Smeding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiendrebeogo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101320" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Kjeldsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.F. Hellwing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24414" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timbilfou Kiendrebeogo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1745039X.2024.2356326" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhoun Zampaligre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.7648" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100826" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Andersen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Altshuler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera-Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Walter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcgovern" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01407-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051x.2023.2244525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragionieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravanetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135523" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029922000498" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710987v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuhla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Ferguson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Humphries" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100563" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Price" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Mcclelland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Pelaez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111294119" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanlierde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21890" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104053v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehareng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Mcparland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10969" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Dechaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.11.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82084-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114783" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaudet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chouinard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000671" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02657-18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk J. Van Lingen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutian Niu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o C. Valadares Filho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rooke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106575" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyamalar Jeyanathan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0342-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. D. Ranga Niroshan Appuhamy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kebreab" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15940" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569211v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114207" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002185" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003154" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Hristov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonpyo Oh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14094" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620738v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00856" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629107v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01273" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denninger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Eggerschwiler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621443v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lascoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621194v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soyeurt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Colinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Froidmont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14472" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14041" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Hristov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13536" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11644" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620431v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12270" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318001v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos-Gorand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.493s.1912" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607341v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderzak Lettat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11663" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccabe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00937" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607083v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001677" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002852" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631436v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadik Pantaya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11421" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jeyanathan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9682" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638070v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavendale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muetzel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15526" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635846v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10110" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636241v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281835v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arbre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Gomez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15512" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9367" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Julien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9178" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631078v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002206" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002085" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631076v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;riacarpin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2014.01.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193937v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639438v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001852" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635860v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suryahadi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/idosi.gv.2014.13.02.84118" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644443v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6562" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643724v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5665" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03115-12" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koolaard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Clark" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100156X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644098v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644441v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001309" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646162v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delfosse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soyeurt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000456" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647073v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Berger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-142" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Ranilla" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511002935" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193677v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.023" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454712v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.060" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650335v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647299v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461058v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3140" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650593v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646465v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663624v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990620" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656831v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2926" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662346v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000546" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454699v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-010-0060-3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95B8346F465A5C3899313DD1417C5B8FEA9464B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173569v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173522v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0284" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654514v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795055v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.04.029" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BP6N25P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173496v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658550v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.09.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658543v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1968" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665128v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2375" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664277v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002905" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663738v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0774" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653647v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655482v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA07236" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665409v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655078v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667117v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002611" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663028v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amman" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.022" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQZSMRS0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661103v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Pinares-Pati&#241;o" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.03.024" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772671v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000304" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191923v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.004" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4W4857S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653489v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662386v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ASC200693" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659378v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658253v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682158v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouany" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900459v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Late Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004023" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681984v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678615v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Fernandez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champion" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73279-8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889989v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003036" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675984v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinares" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683597v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673566v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669987v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Chaucheyras" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670667v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Kristensen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huhtanen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675207v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691568v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695738v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692865v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689220v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692828v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693541v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900131v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michalet-Doreau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900088v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Devillard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fabre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Genestoux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693787v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685788v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043956v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1996.7451157x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688227v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688205v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699736v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889374v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jehl" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706403v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889082v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702959v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anglaret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1994.7282131x" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703640v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kabre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701200v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704185v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703441v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888993v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703642v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Williams" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700063v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708701v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888916v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349907v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Perveeva" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinropo Tobi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Quantin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery-Manoha Ratovoarisoa" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Ehl Boube" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832685v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chadaigne" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752947v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832622v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193676v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Biard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249809v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anglard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184003v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougoin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928747v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Ofeu Aguiar Prado" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184008v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla Fabiola" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanibada B&#233;n&#233;dict" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudra Abdelhamid" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753969v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753976v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738030v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Niroshan Appuhamy" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789381v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734233v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benouda" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306171v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mahmoud Nasrollahi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Dewhurst" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738315v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159601v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155775v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737304v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby C. Mcclelland" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737227v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735258v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734735v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737505v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathot" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kreuzer" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002752v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604921v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743551v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739490v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738497v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744062v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741974v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Hristov" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. T. Yu" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209234v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739350v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749751v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958457v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744622v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747902v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750325v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744576v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461062v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745023v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744730v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Swainson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinar&#232;s-Patino" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807168v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813186v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819514v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750680v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823009v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brisson" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751546v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813736v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173601v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385480v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832665v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rispal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785737v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183085v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785759v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818364v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785720v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820305v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mertens" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorant" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gall" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818222v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Steve Adjassin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Odedire" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753190v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bouhafs" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chabrillat" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750111v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832603v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818378v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205188v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792469v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romero" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ungerfeld" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeter" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196740v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Gbenou" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109881v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909135v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zampaligre" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bois" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909224v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792528v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehareng" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathot" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785838v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394697v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818394v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818403v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818418v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085049v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930804v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dechaux" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillier M." TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737343v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383602v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesragan" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Orchard" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735669v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Kuhla" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220206v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383596v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738287v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tixier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604924v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737307v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737899v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.T. Yu" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594514v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741458v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740410v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739344v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741702v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741921v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danglard" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742394v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742378v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801678v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradj" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794284v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750286v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745922v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186810v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744443v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802533v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745610v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746379v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802507v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744492v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brison" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749174v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardenne" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammida" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803242v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802441v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758097v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0629-8" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754221v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forano" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756349v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751199v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755689v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750886v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756202v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755747v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fernandez Pierna" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dehareng" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750661v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750770v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751115v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751283v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750482v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754579v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757559v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817129v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193604v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460892v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753680v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751087v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193457v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193596v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757463v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757955v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754850v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753063v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193497v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753268v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753709v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Dangin" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751020v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758179v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamie Newbold" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751510v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758419v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757411v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750673v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750682v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757422v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752499v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754231v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758130v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753029v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173434v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertin" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751560v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757104v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186772v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753184v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753083v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756053v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757117v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754155v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754138v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ranilla" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763205v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759068v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764373v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ranilla" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759338v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758571v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deffaud" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834234v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloan Sal&#232;tes" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761213v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760764v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758589v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deffaud" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762289v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760492v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mie University" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760084v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827567v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759504v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Johnson" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828027v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764284v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826076v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761263v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765768v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770640v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770036v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djouvinov" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767039v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doreau" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770639v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767310v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morand" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766738v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837454v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767249v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grenet" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764928v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772843v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849877v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848770v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845934v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849153v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821958v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820967v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821064v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820934v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821188v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821138v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820773v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821942v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821946v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813116v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819493v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819537v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818526v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819398v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dehareng" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819417v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819303v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819437v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818531v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819278v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819512v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818452v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819502v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819291v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792108v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988432v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501865v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044156v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182358v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Jonker" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moate" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb013" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318574v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0077.13" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182340v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louise Frydendahl" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lund" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Derno" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb010" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182350v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Humphries" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb012" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182263v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonker" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antwi" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Biswas" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunter S." TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182345v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Beauchemin" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb011" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194137v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792888v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799708v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800771v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798728v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Waghorn" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinares-Pati&#241;o" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molano" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berndt" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798726v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boland" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Waghorn" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Iwaasa" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798729v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Lassey" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Moate" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.O. Williams" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Deighton" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795317v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Deighton" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gere" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798727v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Swainson" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berndt" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809346v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807910v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181533.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839508v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818912v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823370v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Djidjoho Gbenou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hippolyte Dossa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollo Sib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2025.100533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2025.100511" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05352315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jorge-Smeding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Soares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Bernardino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17188417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiendrebeogo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Kjeldsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.F. Hellwing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24414" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timbilfou Kiendrebeogo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1745039X.2024.2356326" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhoun Zampaligre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.7648" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100826" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Andersen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Altshuler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera-Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcgovern" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01407-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051x.2023.2244525" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragionieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravanetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029922000498" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Price" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Mcclelland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Pelaez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111294119" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanlierde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21890" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuhla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Ferguson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Humphries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100563" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100583" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehareng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Mcparland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10969" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Dechaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.11.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82084-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaudet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chouinard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000671" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02657-18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk J. Van Lingen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutian Niu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o C. Valadares Filho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rooke" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106575" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154630v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyamalar Jeyanathan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0342-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. D. Ranga Niroshan Appuhamy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kebreab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15940" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114207" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625858v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002185" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620030v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003154" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00856" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628617v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Hristov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonpyo Oh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14094" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01273" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denninger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Eggerschwiler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621443v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lascoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky033" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621230v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14041" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621194v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soyeurt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Colinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Froidmont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14472" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Hristov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13536" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11644" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12270" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318001v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos-Gorand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.493s.1912" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderzak Lettat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11663" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607341v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620071v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604273v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccabe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00937" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001677" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641695v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002852" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadik Pantaya" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11421" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637501v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jeyanathan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9682" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638070v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavendale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muetzel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15526" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635846v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10110" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636241v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281835v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arbre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Gomez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15512" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631451v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9367" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639983v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Julien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9178" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631078v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002206" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137190v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002085" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631076v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;riacarpin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2014.01.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639438v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001852" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suryahadi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/idosi.gv.2014.13.02.84118" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644443v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6562" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643724v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5665" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646467v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03115-12" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644919v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koolaard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Clark" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100156X" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644098v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644441v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001309" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646162v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delfosse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soyeurt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000456" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647073v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Berger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-142" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650906v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Ranilla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511002935" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193677v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.023" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454712v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.060" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647299v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650335v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461058v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3140" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650593v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646465v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656831v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2926" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663624v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990620" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454699v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-010-0060-3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95B8346F465A5C3899313DD1417C5B8FEA9464B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662346v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000546" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173569v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.003" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654514v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173522v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0284" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795055v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.04.029" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BP6N25P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173496v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658550v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.09.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658543v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1968" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665128v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2375" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664277v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002905" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663738v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0774" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653647v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655482v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA07236" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665409v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655078v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667117v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002611" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663028v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amman" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.022" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQZSMRS0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661103v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Pinares-Pati&#241;o" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.03.024" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772671v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000304" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191923v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.004" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4W4857S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653489v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662386v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ASC200693" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659378v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658253v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682158v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouany" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900459v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Late Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004023" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681984v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678615v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Fernandez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champion" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73279-8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889989v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003036" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675984v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinares" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683597v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673566v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669987v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Chaucheyras" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670667v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Kristensen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huhtanen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675207v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691568v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695738v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692865v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689220v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692828v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693541v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900131v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michalet-Doreau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900088v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Devillard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fabre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Genestoux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693787v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685788v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043956v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1996.7451157x" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688227v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688205v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699736v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889374v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889348v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jehl" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706403v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889082v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702959v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anglaret" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1994.7282131x" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703640v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kabre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701200v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704185v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703441v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888993v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703642v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Williams" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700063v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708701v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888916v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349907v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Perveeva" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinropo Tobi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Quantin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery-Manoha Ratovoarisoa" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Ehl Boube" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832685v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chadaigne" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752947v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832622v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193676v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Biard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249809v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anglard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184003v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougoin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928747v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Ofeu Aguiar Prado" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184008v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla Fabiola" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanibada B&#233;n&#233;dict" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudra Abdelhamid" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753969v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753976v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738030v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Niroshan Appuhamy" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789381v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734233v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benouda" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306171v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mahmoud Nasrollahi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Dewhurst" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159601v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738315v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155775v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737304v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby C. Mcclelland" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737227v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735258v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734735v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737505v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kreuzer" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002752v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604921v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743551v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739490v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738497v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744062v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741974v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Hristov" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. T. Yu" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739350v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209234v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749751v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958457v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744622v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747902v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750325v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744576v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461062v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745023v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744730v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Swainson" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinar&#232;s-Patino" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807168v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813186v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819514v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750680v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823009v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brisson" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751546v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813736v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173601v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385480v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832665v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rispal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183085v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785737v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785759v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818364v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818222v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Steve Adjassin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Odedire" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820305v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mertens" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorant" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gall" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785720v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753190v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bouhafs" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chabrillat" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750111v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832603v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818378v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205188v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196740v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Gbenou" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792469v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romero" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ungerfeld" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeter" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109881v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909135v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zampaligre" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bois" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909224v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792528v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehareng" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathot" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785838v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394697v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818394v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818403v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818418v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085049v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930804v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dechaux" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillier M." TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737343v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383602v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesragan" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Orchard" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220206v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735669v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Kuhla" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383596v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738287v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tixier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604924v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737307v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737899v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.T. Yu" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594514v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741458v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740410v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739344v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741702v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741921v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danglard" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742394v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742378v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801678v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradj" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794284v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750286v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745922v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186810v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744443v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802533v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745610v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746379v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802507v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744492v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brison" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749174v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardenne" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammida" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803242v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802441v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758097v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0629-8" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754221v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forano" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756349v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751199v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755689v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750886v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756202v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755747v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fernandez Pierna" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dehareng" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750770v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750661v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751115v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751283v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750482v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754579v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757559v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817129v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193604v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460892v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753680v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751087v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193457v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193596v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757463v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757955v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754850v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753063v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753268v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753709v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Dangin" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193497v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751020v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758179v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamie Newbold" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751510v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758419v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757411v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750673v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750682v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757422v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752499v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754231v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758130v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753029v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173434v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertin" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751560v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757104v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753184v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186772v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753083v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756053v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757117v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754155v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754138v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ranilla" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763205v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759068v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759338v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764373v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ranilla" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761213v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834234v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloan Sal&#232;tes" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758571v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deffaud" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760764v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758589v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deffaud" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762289v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760492v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mie University" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760084v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827567v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759504v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Johnson" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828027v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764284v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826076v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761263v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765768v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770640v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770036v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djouvinov" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767039v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doreau" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770639v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767310v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morand" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766738v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837454v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767249v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grenet" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764928v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849877v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772843v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848770v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845934v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849153v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821958v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820967v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821064v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820934v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821188v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821138v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820773v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821942v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821946v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813116v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819493v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819537v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818526v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819398v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dehareng" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819417v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819303v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819437v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818531v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819278v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819512v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818452v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819502v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819291v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792108v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988432v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501865v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044156v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182358v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Jonker" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moate" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb013" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318574v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0077.13" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182340v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louise Frydendahl" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lund" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Derno" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb010" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182263v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonker" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antwi" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Biswas" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunter S." TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182350v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Humphries" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb012" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182345v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Beauchemin" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb011" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194137v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792888v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799708v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800771v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798728v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Waghorn" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinares-Pati&#241;o" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molano" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berndt" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798726v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boland" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Waghorn" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Iwaasa" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798729v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Lassey" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Moate" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.O. Williams" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Deighton" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795317v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Deighton" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gere" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798727v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Swainson" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berndt" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809346v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807910v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181533.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839508v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818912v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823370v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>