--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -2373,278 +2373,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm evaluation of multiparametric models to predict subacute ruminal acidosis in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic influence of core ciliates within the rumen microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Villot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Thea Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ianina Altshuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Vera-Ponce de León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100826⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.1128-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-023-01407-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109932v1</w:t>
+                <w:t xml:space="preserve">hal-04174178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic influence of core ciliates within the rumen microbiome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arturo Vera-Ponce de León</w:t>
+                <w:t xml:space="preserve">On-farm evaluation of multiparametric models to predict subacute ruminal acidosis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Walter</w:t>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Mcgovern</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (7), pp.1128-1140. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (6), pp.100826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-023-01407-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174178v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associating changes in the bacterial community of rumen and faeces and milk fatty acid profiles in dairy cows fed high-starch or starch and oil-supplemented diets</w:t>
               </w:r>
@@ -2758,563 +2758,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic discrimination as a biomarker of between-cow variation in the efficiency of nitrogen utilization for milk production: A meta-analysis</w:t>
+                <w:t xml:space="preserve">Opinion paper: How can we achieve standards and common guidelines for experimental studies with cattle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Correa-Luna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">B. Kuhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chantelauze</w:t>
+                <w:t xml:space="preserve">R.J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Nasrollahi</w:t>
+                <w:t xml:space="preserve">J. Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-21498⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (7), pp.100563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658611v1</w:t>
+                <w:t xml:space="preserve">hal-03710987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full adoption of the most effective strategies to mitigate methane emissions by ruminants can help meet the 1.5 °C target by 2030 but not 2050</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen isotopic discrimination as a biomarker of between-cow variation in the efficiency of nitrogen utilization for milk production: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelby Mcclelland</w:t>
+                <w:t xml:space="preserve">M. Correa-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalia Pelaez</w:t>
+                <w:t xml:space="preserve">C. Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Nasrollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2111294119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (6), pp.5004-5023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-21498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900057v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological guidelines: Cow milk mid-infrared spectra to predict GreenFeed enteric methane emissions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full adoption of the most effective strategies to mitigate methane emissions by ruminants can help meet the 1.5 °C target by 2030 but not 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jurquet</w:t>
+                <w:t xml:space="preserve">Claudia Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Musati</w:t>
+                <w:t xml:space="preserve">William Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelby Mcclelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Pelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-21890⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2111294119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811961v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion paper: How can we achieve standards and common guidelines for experimental studies with cattle?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.J. Dewhurst</w:t>
+                <w:t xml:space="preserve">Methodological guidelines: Cow milk mid-infrared spectra to predict GreenFeed enteric methane emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dijkstra</w:t>
+                <w:t xml:space="preserve">A. Vanlierde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J. Ferguson</w:t>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Humphries</w:t>
+                <w:t xml:space="preserve">M. Musati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (7), pp.100563. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.9271-9285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-21890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710987v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual methane emissions (and other gas flows) are repeatable and their relationships with feed efficiency are similar across two contrasting diets in growing bulls</w:t>
               </w:r>
@@ -4372,51 +4372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinations of non-invasive indicators to detect dairy cows submitted to high-starch-diet challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5287,325 +5287,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in rumen microbiota of cows in response to dietary supplementation with nitrate, linseed and saponin alone or in combination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Effects of including bioactive legumes in grass silage on digestion parameters, nitrogen balance and methane emissions in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Guyader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+                <w:t xml:space="preserve">Giuseppe Copani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Reza Seradji</w:t>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (4), </w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (4), pp.626-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02657-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950459v1</w:t>
+                <w:t xml:space="preserve">hal-02621430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of including bioactive legumes in grass silage on digestion parameters, nitrogen balance and methane emissions in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+                <w:t xml:space="preserve">Changes in rumen microbiota of cows in response to dietary supplementation with nitrate, linseed and saponin alone or in combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Copani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+                <w:t xml:space="preserve">Ahmad Reza Seradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (4), pp.626-635. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfs.12454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02657-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621430v1</w:t>
+                <w:t xml:space="preserve">hal-01950459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of interventions to modulate the rumen microbiota composition and function in pre-ruminant and ruminant lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulli Hohenester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5747,51 +5747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander N. Hristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonpyo Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (8), pp.3368-3389. </w:t>
@@ -5823,282 +5823,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanemissionen von weidenden Milchkühen : Vergleich zweier Messmethoden</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of sample preparation methods for NMR-based metabolomics of cow milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédict Yanibada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Munger</w:t>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Denninger</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (10), pp.e00856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621810v1</w:t>
+                <w:t xml:space="preserve">hal-02620738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of sample preparation methods for NMR-based metabolomics of cow milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédict Yanibada</w:t>
+                <w:t xml:space="preserve">Methanemissionen von weidenden Milchkühen : Vergleich zweier Messmethoden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Munger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Boudra</w:t>
+                <w:t xml:space="preserve">Thomas Denninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lukas Eggerschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.180-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620738v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 3 methods for estimating enteric methane and carbon dioxide emission in nonlactating cows</w:t>
               </w:r>
@@ -6335,51 +6335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short communication : Development of an equation for estimating methane emissions of dairy cows from milk Fourier transform mid-infrared spectra by using reference data obtained exclusively from respiration chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Soyeurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6603,51 +6603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tea saponin reduced methanogenesis in vitro but increased methane yield in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7001,51 +7001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7334,51 +7334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural and functional capacity of ruminal and cecal microbiota in growing cattle was unaffected by dietary supplementation of linseed oil and nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7455,51 +7455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative reticulo-rumen pH indicators for subacute ruminal acidosis detection in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7507,51 +7507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (6), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7689,51 +7689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose-response effect of nitrate on hydrogen distribution between rumen fermentation end products: an in vitro approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tavendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7953,51 +7953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of forage legumes on intake, digestion and methane emissions in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Copani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8061,51 +8061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8169,51 +8169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effect of linseed plus nitrate fed to dairy cows on enteric methane emission and nitrate and nitrite residuals in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8329,51 +8329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dadik Pantaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8437,51 +8437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive methane-mitigating effect between linseed oil and nitrate fed to cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8571,51 +8571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate but not tea saponin feed additives decreased enteric methane emissions in nonlactating cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9198,51 +9198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rumen protozoa on methane emission in ruminants: a meta-analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9358,51 +9358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dadik Pantaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9726,51 +9726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (2), pp.848-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10042,51 +10042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated acidosis challenges and live yeast supplementation shape rumen microbiota and fermentations and modulate inflammatory status in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10297,51 +10297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural adaptations of sheep to repeated acidosis challenges and effect of yeast supplementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10574,51 +10574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11869,273 +11869,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary linseed and starch supplementation decreases methane production of fattening bulls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">Production de méthane et interactions microbiennes dans le rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (5), pp.447-460</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193677v1</w:t>
+                <w:t xml:space="preserve">hal-02648671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de méthane et interactions microbiennes dans le rumen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+                <w:t xml:space="preserve">Dietary linseed and starch supplementation decreases methane production of fattening bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166, pp.330-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02648671v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental feed induction of ruminal lactic, propionic, or butyric acidosis in sheep</w:t>
               </w:r>
@@ -12147,51 +12147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16946,217 +16946,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grain source on ruminal characteristics and rate, site, and extent of digestion in beef steers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of sampling site on concentrations and carbohydrate-degrading enzyme activities of protozoa and bacteria in the rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 77 (6), pp.1587-1596</w:t>
+              <w:t xml:space="preserve">, 1999, 77 (4), pp.979-987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692865v1</w:t>
+                <w:t xml:space="preserve">hal-02695738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sampling site on concentrations and carbohydrate-degrading enzyme activities of protozoa and bacteria in the rumen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of grain source on ruminal characteristics and rate, site, and extent of digestion in beef steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 77 (4), pp.979-987</w:t>
+              <w:t xml:space="preserve">, 1999, 77 (6), pp.1587-1596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695738v1</w:t>
+                <w:t xml:space="preserve">hal-02692865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the microbial additive Levucell® SC on microbial activity in the rumen during the stepwise adaptation of sheep to high concentrate diet</w:t>
               </w:r>
@@ -20050,51 +20050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josias Steve Adjassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A Odedire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20880,441 +20880,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">Local feeding strategies allow to reduce enteric methane emission from cattle in Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.X. Gbenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.701, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174207v1</w:t>
+                <w:t xml:space="preserve">hal-04196740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic acid alleviates the negative effect of Asparagopsis armata on milk yield in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Romero</w:t>
+                <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Demeter</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.940</w:t>
+              <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792469v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local feeding strategies allow to reduce enteric methane emission from cattle in Sahel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gallic acid alleviates the negative effect of Asparagopsis armata on milk yield in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.X. Gbenou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.940</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196740v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARA score based on reticulo-rumen (RR) pH kinetics in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21322,51 +21322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISNH 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Florianopolis, Brazil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21585,51 +21585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission of enteric methane in cold dry season in sudanians peulh zebus in west africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.X. Gbenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21762,51 +21762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Musati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.279-281</w:t>
@@ -22788,51 +22788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a usual ration compatible with low levels of enteric methane emissions from dairy cows during the first 6 months of lactation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jurquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22926,51 +22926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow: a project aimed at improving phenotyping capacity across cattle research infrastructures in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadjad Danesh Mesragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23157,303 +23157,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nutrition of dairy ruminants: a lever for increasing their milk quality and decreasing their methane emissions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">SmartCow: integrating European cattle research infrastructures to improve their phenotyping offer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Kuhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lene Munksgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th Congress of the European Society of Veterinary and Comparative Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Torino - Animal nutrition unit Dept of Veterinary Sciences, Sep 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220206v1</w:t>
+                <w:t xml:space="preserve">hal-02735669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartCow: integrating European cattle research infrastructures to improve their phenotyping offer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bjoern Kuhla</w:t>
+                <w:t xml:space="preserve">The nutrition of dairy ruminants: a lever for increasing their milk quality and decreasing their methane emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">23th Congress of the European Society of Veterinary and Comparative Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Torino - Animal nutrition unit Dept of Veterinary Sciences, Sep 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735669v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An early life methane inhibitor treatment reduced methane emissions in dairy calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23534,90 +23534,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow: integrating research infrastructures to foster innovation in the European cattle sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Kuhla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lene Munksgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
@@ -23767,51 +23767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative rumen pH thresholds to predict subacute ruminal acidosis (SARA) in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23819,51 +23819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24108,90 +24108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de nouveaux indicateurs de l’acidose ruminale subaiguë basés sur la cinétique d’évolution du pH ruminal chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA; Institut de l'Elevage, Dec 2016, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24216,51 +24216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an early-life antimethanogenic treatment on the establishment of archaea in the rumen of lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24587,51 +24587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a lipid-garlic treatment on archaeal community establishment and rumen function in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25053,64 +25053,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary nitrates decrease methane emission by inhibiting rumen methanogenic archaea without influencing nitrate reducing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25260,51 +25260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rumen protozoa on methane emissions in ruminants: A meta-analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26244,51 +26244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26805,51 +26805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26900,51 +26900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27362,51 +27362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27854,51 +27854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27966,51 +27966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28100,64 +28100,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
@@ -28275,286 +28275,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane output in dairy cows in response to long-term feeding of grass-based diets supplemented with linseed or rapeseed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMR 1334 AGAP : Equipe AFEF ‘Architecture et Fonctionnement des Espèces fruitières’ ; Team AFFS ‘Architecture and Functioning of Fruit Species’</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758097v1</w:t>
+                <w:t xml:space="preserve">hal-02756349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methane output in dairy cows in response to long-term feeding of grass-based diets supplemented with linseed or rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UMR 1334 AGAP : Equipe AFEF ‘Architecture et Fonctionnement des Espèces fruitières’ ; Team AFFS ‘Architecture and Functioning of Fruit Species’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Greenhouse Gases and Animal Agriculture (GGAA)., 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-011-0629-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756349v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of methionine analogues on rumen fibrolytic activities and fibrolytic microorganisms</w:t>
               </w:r>
@@ -28821,64 +28821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
@@ -29054,51 +29054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29188,51 +29188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29264,398 +29264,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ruminants adapt their feeding behaviour to diets with high-risk for acidosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction des émissions de méthane chez le taurillon alimenté avec des rations riches en concentrés et supplémentées en graine de lin extrudée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753268v1</w:t>
+                <w:t xml:space="preserve">hal-01193497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal kinetics of fatty acids and biohydrogenation processes are affected by the amount of extruded linseeds ingested by dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+                <w:t xml:space="preserve">How ruminants adapt their feeding behaviour to diets with high-risk for acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Southport, United Kingdom</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753709v1</w:t>
+                <w:t xml:space="preserve">hal-02753268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des émissions de méthane chez le taurillon alimenté avec des rations riches en concentrés et supplémentées en graine de lin extrudée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">Ruminal kinetics of fatty acids and biohydrogenation processes are affected by the amount of extruded linseeds ingested by dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Dangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renand</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Southport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193497v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease in methane emissions in dairy cows with increase in dietary linseed content</w:t>
               </w:r>
@@ -29905,64 +29905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
@@ -29985,299 +29985,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How repeated acidosis challenges affect sheep's behaviour and reactivity ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Acidose latente provoquée : Un modèle expérimental pour la maîtrise des orientations fermentaires ruminales chez le mouton à l'entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderzak Lettat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753680v1</w:t>
+                <w:t xml:space="preserve">hal-02751087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidose latente provoquée : Un modèle expérimental pour la maîtrise des orientations fermentaires ruminales chez le mouton à l'entretien</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">How repeated acidosis challenges affect sheep's behaviour and reactivity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751087v1</w:t>
+                <w:t xml:space="preserve">hal-02753680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress acidogène ruminal à répétition chez le mouton, effet sur le pH et l’écosystème microbien - Influence de levures probiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31496,260 +31496,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multiple de l'utilisation d'une ration de maïs grain à volonté par le jeune bovin Blond d'Aquitaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia</w:t>
+                <w:t xml:space="preserve">Predicting in vivo production of volatile fatty acids in the rumen from dietary characteristics by meta-analysis : description of available data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753184v1</w:t>
+                <w:t xml:space="preserve">hal-01186772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting in vivo production of volatile fatty acids in the rumen from dietary characteristics by meta-analysis : description of available data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Glasser</w:t>
+                <w:t xml:space="preserve">Analyse multiple de l'utilisation d'une ration de maïs grain à volonté par le jeune bovin Blond d'Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186772v1</w:t>
+                <w:t xml:space="preserve">hal-02753184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de rations de valeur contrastée pour la finition de jeunes bovins de race Blond d’Aquitaine</w:t>
               </w:r>
@@ -31854,273 +31854,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions de méthane chez le jeune bovin Blond d'Aquitaine recevant différents régimes riches en concentré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement alimentaire et pH ruminal de jeunes bovins Blond d'Aquitaine selon le niveau énergétique de la ration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754231v1</w:t>
+                <w:t xml:space="preserve">hal-02758130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement alimentaire et pH ruminal de jeunes bovins Blond d'Aquitaine selon le niveau énergétique de la ration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émissions de méthane chez le jeune bovin Blond d'Aquitaine recevant différents régimes riches en concentré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758130v1</w:t>
+                <w:t xml:space="preserve">hal-02754231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of diet and sampling site on the diversity of the bacterial community attached to the rumen epithelium in lambs</w:t>
               </w:r>
@@ -32240,51 +32240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36395,51 +36395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of Abstracts, 29, pp.332, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36835,77 +36835,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation terrain des modèles multiparamétriques prédictifs de l'ARSA chez la vache laitière -On farm evaluation of multi-parametric models to predict SARA in dairy cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.420, 2022, 26ème Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37077,77 +37077,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On farm evaluation of multi-parametric models to predict SARA on dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37166,277 +37166,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Microbiota Composition Data to Improve Predictive Models of Methane Emissions from Dairy Cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First study on volatile organic compounds exhaled by dairy cows under experimental sub-acute ruminal acidosis (SARA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Blondiaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Graviou</w:t>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bougoin</w:t>
+                <w:t xml:space="preserve">Lucas de Ofeu Aguiar Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
+              <w:t xml:space="preserve">JAS Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184003v1</w:t>
+                <w:t xml:space="preserve">hal-04928747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First study on volatile organic compounds exhaled by dairy cows under experimental sub-acute ruminal acidosis (SARA)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Microbiota Composition Data to Improve Predictive Models of Methane Emissions from Dairy Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas de Ofeu Aguiar Prado</w:t>
+                <w:t xml:space="preserve">Paul Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Engel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Adeline Bougoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">8. International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928747v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we identify low CH4 emitter dairy cattle by their milk carbon isotopic signatures?</w:t>
               </w:r>
@@ -38149,247 +38149,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of mathematical models to predict methane emissions from ruminants under different dietary mitigation strategies</w:t>
+                <w:t xml:space="preserve">Database construction to predict enteric methane emission from ruminants under different nutritional mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Foz de Iguazu, Brazil. 2019</w:t>
+              <w:t xml:space="preserve">, 2019, Foz de Iguazo, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159601v1</w:t>
+                <w:t xml:space="preserve">hal-02738315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database construction to predict enteric methane emission from ruminants under different nutritional mitigation strategies</w:t>
+                <w:t xml:space="preserve">Evaluation of mathematical models to predict methane emissions from ruminants under different dietary mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermias Kebreab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander N. Hristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Foz de Iguazo, Brazil. 2019</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Foz de Iguazu, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738315v1</w:t>
+                <w:t xml:space="preserve">hal-02159601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-nitrooxypropanol blocked postprandial enteric methane emissions from lactating dairy cows</w:t>
               </w:r>
@@ -38500,51 +38500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising nutritional strategies to reduce enteric methane emission from ruminants – a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander N. Hristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38677,51 +38677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Kuhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lene Munksgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
@@ -38875,90 +38875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First study on volatile organic compounds exhaled by dairy cows under experimental sub-acute ruminal acidosis (SARA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas de Ofeu Aguiar Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39151,51 +39151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Copani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39233,51 +39233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of rumen peripheral parameters to detect sub-acute ruminal acidosis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39358,51 +39358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative reticulo-rumen pH indicators for subacute ruminal acidosis detection in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39410,51 +39410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, NA, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39479,51 +39479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an early life antimethanogenic treatment on methane emissions in growing lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39729,51 +39729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of nitrate and linseed oil effectively reduces methane emission in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39973,260 +39973,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial kinetics of dissolved hydrogen in the rumen of cows fed nitrate and/or linseed oil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Les rations d’engraissement de taurillons : Eléments d’évaluation de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. 1 p., 2014, Harnessing the Ecology and Physiology of Herbivores</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739350v1</w:t>
+                <w:t xml:space="preserve">hal-01209234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rations d’engraissement de taurillons : Eléments d’évaluation de la durabilité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Postprandial kinetics of dissolved hydrogen in the rumen of cows fed nitrate and/or linseed oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
+              <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. 1 p., 2014, Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209234v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival in the rumen and effect on fermentation of bacterial direct-fed microbials administered to sheep</w:t>
               </w:r>
@@ -40333,51 +40333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40786,51 +40786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the nature of forages on methane emissions in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40907,51 +40907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41000,217 +41000,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of direct-fed microbials in rumen methane reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
+                <w:t xml:space="preserve">Methanogenic Archaea community structure and activity in the rumen and caecum of lambs fed corn or wheat high concentrate diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. INRA-Rowett Symposium on Gut Microbiolgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. INRA, 186 p., 2012, 8th INRA-Rowett symposium on gut micorbiology: Gut microbiota: friend or foe?</w:t>
+              <w:t xml:space="preserve">8. Joint INRA-Rowett Symposium: Gut Microbiota: friend or foe?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. INRA, 186 p., 2012, 8th INRA-Rowett symposium on gut microbiology: Gut Microbiota: friend or foe?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747902v1</w:t>
+                <w:t xml:space="preserve">hal-02750325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogenic Archaea community structure and activity in the rumen and caecum of lambs fed corn or wheat high concentrate diets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Potential use of direct-fed microbials in rumen methane reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Joint INRA-Rowett Symposium: Gut Microbiota: friend or foe?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. INRA, 186 p., 2012, 8th INRA-Rowett symposium on gut microbiology: Gut Microbiota: friend or foe?</w:t>
+              <w:t xml:space="preserve">8. INRA-Rowett Symposium on Gut Microbiolgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. INRA, 186 p., 2012, 8th INRA-Rowett symposium on gut micorbiology: Gut microbiota: friend or foe?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750325v1</w:t>
+                <w:t xml:space="preserve">hal-02747902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term defaunation increases the abundance of cellulolytic ruminococci an methanogens but does not affect the bacterial and methanogen diversity of in the rumen of sheep</w:t>
               </w:r>
@@ -41917,51 +41917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderzak Lettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42025,51 +42025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated ruminal acidosis challenges in sheep: effect on pH and microbial ecosystem and influence of active dry yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44781,103 +44781,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to mitigate enteric methane emissions by ruminants - a way to approach the 2.0°C target.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelby Mcclelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Pelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -45087,64 +45087,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -45368,51 +45368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in cattle physiology and behaviour research – Recommendations from the SmartCow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUBLISSO, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
@@ -45813,51 +45813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas 3 - Mesurer les émissions de méthane entérique des ruminants en enceinte dynamique (semi-ouverte): comparaison de rations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -46003,51 +46003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 19 - Estimation à l’échelle de l’individu des émissions de GES (CH4 et CO2) chez les bovins par l’utilisation du Système GreenfeedTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -47852,51 +47852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Mialon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agabriel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hippolyte Dossa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollo Sib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2025.100511" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05352315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brochard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Gall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jorge-Smeding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25977" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Soares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Bernardino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17188417" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Djidjoho Gbenou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2025.100533" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiendrebeogo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Kjeldsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.F. Hellwing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24414" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timbilfou Kiendrebeogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1745039X.2024.2356326" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhoun Zampaligre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.7648" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051x.2023.2244525" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragionieri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravanetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100826" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Andersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Altshuler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera-Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Walter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcgovern" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01407-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029922000498" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arndt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Price" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Mcclelland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Pelaez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111294119" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanlierde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21890" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuhla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Ferguson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Humphries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100563" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100583" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Dechaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.11.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82084-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103984v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114783" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehareng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Mcparland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10969" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553021v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chouinard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000671" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk J. Van Lingen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutian Niu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o C. Valadares Filho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rooke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106575" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyamalar Jeyanathan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0342-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. D. Ranga Niroshan Appuhamy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kebreab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15940" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114207" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002185" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620030v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003154" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950459v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradji" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02657-18" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629107v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01273" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628617v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Hristov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonpyo Oh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14094" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denninger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Eggerschwiler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620738v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00856" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621443v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lascoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621194v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soyeurt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Colinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Froidmont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14472" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626521v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Hristov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13536" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605970v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11644" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620431v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12270" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318001v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos-Gorand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.493s.1912" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderzak Lettat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11663" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607341v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccabe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00937" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607083v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001677" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637501v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jeyanathan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9682" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavendale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muetzel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15526" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635846v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10110" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636241v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281835v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arbre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Gomez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15512" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641695v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002852" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631436v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadik Pantaya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11421" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631451v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9367" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639983v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Julien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9178" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;riacarpin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2014.01.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137190v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002085" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193937v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639438v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001852" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635860v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suryahadi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/idosi.gv.2014.13.02.84118" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002206" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644443v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6562" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643724v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5665" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646467v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03115-12" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644098v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644441v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001309" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646162v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delfosse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soyeurt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000456" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647073v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Berger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-142" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650906v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Ranilla" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511002935" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644919v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koolaard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Clark" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100156X" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454712v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.060" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647299v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650335v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461058v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3140" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650593v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646465v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193677v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.023" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648671v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656831v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2926" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663624v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990620" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454699v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-010-0060-3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95B8346F465A5C3899313DD1417C5B8FEA9464B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662346v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000546" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173569v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.003" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795055v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.04.029" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BP6N25P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173522v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0284" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654514v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173496v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658550v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.09.004" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658543v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1968" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665128v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2375" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664277v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002905" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653647v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663738v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0774" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655482v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA07236" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655078v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667117v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002611" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663028v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.022" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQZSMRS0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661103v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Pinares-Pati&#241;o" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.03.024" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191923v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4W4857S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772671v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000304" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665409v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662386v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ASC200693" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659378v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658253v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653489v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682158v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouany" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900459v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Late Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004023" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681984v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678615v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Fernandez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champion" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73279-8" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889989v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003036" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683597v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675984v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinares" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673566v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669987v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Chaucheyras" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670667v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Kristensen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huhtanen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675207v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691568v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689220v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692828v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693541v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692865v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695738v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900131v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michalet-Doreau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900088v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Devillard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fabre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Genestoux" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693787v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043956v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1996.7451157x" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688227v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688205v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685788v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889374v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889348v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jehl" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706403v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699736v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703640v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kabre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701200v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702959v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anglaret" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1994.7282131x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704185v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703441v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888993v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703642v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Williams" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889082v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700063v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708701v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888916v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385480v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832665v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rispal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183085v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785737v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785759v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818364v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785720v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818222v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinropo Tobi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Steve Adjassin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Odedire" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820305v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mertens" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorant" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gall" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753190v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bouhafs" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anglard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chabrillat" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750111v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832603v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205188v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792469v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romero" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ungerfeld" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeter" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196740v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Gbenou" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109881v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Biard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818378v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909135v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zampaligre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bois" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909224v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792528v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehareng" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathot" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785838v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394697v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818394v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818418v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818403v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085049v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Dewhurst" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930804v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dechaux" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillier M." TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383602v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesragan" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Orchard" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220206v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735669v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Kuhla" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737343v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383596v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738287v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tixier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604924v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737307v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737899v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.T. Yu" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594514v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741458v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740410v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739344v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741702v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741921v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danglard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742394v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742378v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801678v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradj" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794284v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750286v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745922v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802533v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744443v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186810v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745610v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746379v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749174v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardenne" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammida" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803242v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802441v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744492v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brison" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802507v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756202v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755689v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751199v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750886v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755747v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fernandez Pierna" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dehareng" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750770v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750661v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751115v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751283v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750482v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754579v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757559v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817129v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193604v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460892v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758097v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0629-8" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756349v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754221v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forano" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757463v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193596v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757955v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754850v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753063v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753268v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753709v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Dangin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193497v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751020v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758179v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamie Newbold" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193457v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753680v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751087v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758419v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757411v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750673v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750682v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757422v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752499v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751510v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173434v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753029v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751560v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757104v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753184v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186772v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753083v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754231v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758130v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756053v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757117v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754155v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754138v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ranilla" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763205v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759068v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759338v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764373v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ranilla" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761213v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834234v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloan Sal&#232;tes" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758571v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deffaud" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760764v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758589v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deffaud" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762289v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827567v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760492v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mie University" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760084v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759504v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Johnson" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828027v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764284v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826076v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761263v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765768v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770640v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770036v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djouvinov" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767039v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doreau" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770639v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767310v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morand" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766738v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837454v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767249v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grenet" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764928v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849877v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772843v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848770v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845934v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849153v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349907v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Perveeva" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Quantin" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery-Manoha Ratovoarisoa" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Ehl Boube" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752947v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichon" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chadaigne" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832685v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832622v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193676v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249809v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184008v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla Fabiola" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanibada B&#233;n&#233;dict" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudra Abdelhamid" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753969v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753976v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184003v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougoin" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928747v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Ofeu Aguiar Prado" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738030v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Niroshan Appuhamy" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789381v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734233v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benouda" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306171v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mahmoud Nasrollahi" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159601v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738315v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155775v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737304v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby C. Mcclelland" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737227v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735258v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734735v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737505v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathot" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kreuzer" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002752v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604921v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743551v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739490v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744062v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741974v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Hristov" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. T. Yu" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739350v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209234v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738497v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749751v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958457v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744622v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744576v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461062v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745023v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747902v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750325v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807168v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744730v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Swainson" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinar&#232;s-Patino" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813186v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819514v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750680v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751546v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823009v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brisson" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813736v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173601v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821958v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821064v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820967v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820934v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821188v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821138v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821942v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821946v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820773v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813116v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819493v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819537v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819303v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dehareng" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819417v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819437v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818531v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819398v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818526v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819278v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819512v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818452v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819502v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819291v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792108v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988432v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501865v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182358v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Jonker" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moate" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb013" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318574v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0077.13" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182340v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louise Frydendahl" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lund" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Derno" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb010" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182350v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Humphries" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb012" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182263v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonker" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antwi" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Biswas" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunter S." TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182345v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Beauchemin" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb011" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799708v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800771v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792888v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194137v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798728v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Waghorn" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinares-Pati&#241;o" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molano" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berndt" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798726v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boland" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Waghorn" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Iwaasa" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798729v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Lassey" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Moate" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.O. Williams" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Deighton" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795317v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Deighton" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gere" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798727v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Swainson" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berndt" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809346v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807910v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181533.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839508v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044156v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818912v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823370v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Mialon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agabriel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hippolyte Dossa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollo Sib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2025.100511" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05352315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brochard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Gall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jorge-Smeding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25977" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Soares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Bernardino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17188417" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Djidjoho Gbenou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2025.100533" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiendrebeogo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Kjeldsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.F. Hellwing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24414" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timbilfou Kiendrebeogo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1745039X.2024.2356326" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhoun Zampaligre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.7648" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051x.2023.2244525" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragionieri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravanetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Andersen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Altshuler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera-Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Walter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcgovern" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01407-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100826" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029922000498" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuhla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Ferguson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Humphries" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100563" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arndt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Price" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Mcclelland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Pelaez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111294119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanlierde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21890" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100583" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Dechaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.11.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82084-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103984v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114783" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehareng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gengler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Mcparland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10969" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553021v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chouinard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000671" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk J. Van Lingen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutian Niu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o C. Valadares Filho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rooke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106575" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyamalar Jeyanathan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0342-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. D. Ranga Niroshan Appuhamy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kebreab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15940" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114207" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002185" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620030v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003154" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02657-18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629107v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01273" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628617v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Hristov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonpyo Oh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14094" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620738v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00856" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Munger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denninger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Eggerschwiler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621443v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lascoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621194v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soyeurt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Colinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Froidmont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14472" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626521v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Hristov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13536" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605970v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11644" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620431v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12270" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318001v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos-Gorand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.493s.1912" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderzak Lettat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11663" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607341v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccabe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00937" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607083v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001677" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637501v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jeyanathan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9682" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavendale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muetzel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15526" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635846v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10110" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636241v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281835v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arbre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Gomez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15512" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641695v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002852" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631436v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadik Pantaya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11421" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631969v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8196" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631451v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9367" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639983v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Julien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9178" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;riacarpin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2014.01.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137190v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002085" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193937v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639438v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001852" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635860v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suryahadi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/idosi.gv.2014.13.02.84118" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002206" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644443v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6562" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643724v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5665" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646467v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03115-12" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644098v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644441v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001309" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646162v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delfosse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soyeurt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000456" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647073v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Berger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-142" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650906v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Ranilla" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511002935" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644919v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koolaard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Clark" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100156X" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454712v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.060" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647299v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650335v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461058v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3140" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650593v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646465v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648671v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193677v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.023" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656831v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2926" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663624v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990620" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454699v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-010-0060-3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95B8346F465A5C3899313DD1417C5B8FEA9464B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662346v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000546" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173569v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.003" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795055v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.04.029" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BP6N25P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173522v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0284" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654514v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173496v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658550v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.09.004" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658543v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1968" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665128v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2375" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664277v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002905" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653647v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663738v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0774" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655482v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA07236" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655078v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667117v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002611" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663028v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.022" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQZSMRS0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661103v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Pinares-Pati&#241;o" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.03.024" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191923v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4W4857S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772671v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000304" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665409v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662386v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ASC200693" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659378v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658253v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653489v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682158v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouany" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900459v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Late Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004023" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681984v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678615v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Fernandez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champion" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73279-8" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889989v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003036" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683597v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675984v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinares" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673566v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669987v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Chaucheyras" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670667v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Kristensen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huhtanen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675207v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691568v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689220v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692828v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693541v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695738v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692865v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900131v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michalet-Doreau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900088v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Devillard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fabre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Genestoux" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693787v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043956v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1996.7451157x" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688227v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688205v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685788v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889374v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889348v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jehl" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706403v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699736v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703640v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kabre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701200v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702959v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anglaret" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1994.7282131x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704185v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703441v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888993v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703642v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Williams" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889082v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700063v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708701v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888916v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385480v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832665v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rispal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183085v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785737v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785759v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818364v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785720v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818222v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinropo Tobi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Steve Adjassin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Odedire" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820305v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mertens" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorant" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gall" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753190v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bouhafs" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anglard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chabrillat" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750111v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832603v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205188v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196740v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Gbenou" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792469v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romero" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ungerfeld" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeter" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109881v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Biard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818378v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909135v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zampaligre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bois" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909224v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792528v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehareng" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathot" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785838v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394697v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818394v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818418v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818403v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085049v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Dewhurst" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930804v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dechaux" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillier M." TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383602v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesragan" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Orchard" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735669v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Kuhla" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Munksgaard" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220206v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737343v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383596v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738287v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tixier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604924v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737307v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737899v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.T. Yu" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594514v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741458v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740410v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739344v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741702v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741921v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danglard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742394v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742378v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801678v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradj" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794284v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750286v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745922v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802533v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744443v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186810v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745610v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746379v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749174v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardenne" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammida" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803242v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802441v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744492v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brison" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802507v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756202v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755689v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751199v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750886v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755747v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fernandez Pierna" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dehareng" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750770v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750661v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751115v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751283v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750482v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754579v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757559v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817129v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193604v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460892v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756349v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758097v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0629-8" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754221v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forano" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757463v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193596v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757955v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754850v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753063v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193497v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753268v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753709v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Dangin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751020v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758179v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamie Newbold" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193457v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751087v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753680v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758419v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757411v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750673v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750682v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757422v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752499v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751510v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173434v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753029v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751560v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757104v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186772v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753184v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753083v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758130v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754231v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756053v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757117v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754155v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754138v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ranilla" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763205v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759068v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759338v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764373v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ranilla" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761213v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834234v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloan Sal&#232;tes" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Falcimagne" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758571v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deffaud" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760764v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758589v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deffaud" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762289v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827567v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760492v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Mie University" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760084v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759504v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Johnson" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828027v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764284v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826076v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761263v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765768v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770640v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770036v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djouvinov" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767039v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doreau" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770639v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767310v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morand" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766738v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837454v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767249v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grenet" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764928v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849877v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772843v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848770v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845934v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849153v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349907v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Perveeva" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Quantin" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery-Manoha Ratovoarisoa" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Ehl Boube" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752947v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichon" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chadaigne" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832685v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832622v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193676v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249809v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184008v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla Fabiola" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanibada B&#233;n&#233;dict" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudra Abdelhamid" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753969v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753976v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928747v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Ofeu Aguiar Prado" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184003v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougoin" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738030v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Niroshan Appuhamy" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789381v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734233v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benouda" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306171v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mahmoud Nasrollahi" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738315v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159601v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155775v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737304v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby C. Mcclelland" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737227v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735258v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734735v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737505v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathot" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kreuzer" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002752v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604921v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743551v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739490v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744062v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741974v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Hristov" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. T. Yu" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209234v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739350v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738497v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749751v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958457v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744622v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744576v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461062v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745023v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750325v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747902v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807168v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744730v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Swainson" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinar&#232;s-Patino" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813186v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819514v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750680v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751546v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823009v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brisson" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813736v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173601v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821958v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821064v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820967v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820934v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821188v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821138v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821942v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821946v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820773v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813116v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819493v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819537v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819303v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dehareng" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819417v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819437v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818531v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819398v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818526v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819278v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819512v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818452v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819502v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819291v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792108v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988432v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501865v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182358v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Jonker" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moate" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb013" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318574v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0077.13" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182340v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louise Frydendahl" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lund" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Derno" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb010" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182350v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Humphries" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb012" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182263v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonker" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antwi" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Biswas" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunter S." TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182345v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Beauchemin" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb011" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799708v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800771v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792888v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194137v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798728v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Waghorn" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pinares-Pati&#241;o" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molano" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berndt" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798726v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boland" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Waghorn" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Iwaasa" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798729v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Lassey" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Moate" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.O. Williams" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Deighton" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795317v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Deighton" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gere" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798727v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Swainson" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berndt" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809346v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807910v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181533.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839508v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044156v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818912v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823370v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>