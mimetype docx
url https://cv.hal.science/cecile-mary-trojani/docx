--- v0 (2026-03-04)
+++ v1 (2026-05-24)
@@ -754,213 +754,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écris-moi souvent : les lettres de la famille Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bellei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de la Recherche 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variaciones genéricas, sociales y espaciales de la escritura epistolar en la correspondencia de la familia Zavala.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Congreso Internacional de la red CHARTA "La historia del español a través de sus documentos: coordenadas geográficas y sociales de la variación lingüística"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrés Enrique-Arias (Universitat de les Illes Balears); Ruth Miguel Franco (Universitat de les Illes Balears); Marina Gomila Albal (CCHS-CSIC); Amina Cadiñanos Chapman (Universitat de les Illes Balears); Bàrbara Montoya Boix (Universitat de les Illes Balears), Jun 2024, Palma de Mallorca - Iles Baléares, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction et modération. Voces de mujeres españolas en el siglo XIX. Par Rebeca Martín López (Universitat Autononoma de Barcelona). 4 et 6 décembre 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voces de mujeres españolas en el siglo XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile MARY TROJANI, Dec 2024, Toulouse (FRANCE) UT2J, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El proyecto ZavalDiCor (Corpus Digital de Correspondencias de la familia Zavala): presentación, objetivos y avances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas internas de la Red CHARTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belén Almeida Cabrejas (Universidad de Alcalá); Víctor Caballero Gómez (Universidad de Salamanca); Ricardo Pichel Gotérrez (Universidad de Alcalá), Feb 2024, Alcalá de Henares, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lettres manuscrites à un corpus épistolaire numérique : généalogie du projet ZavalDiCor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639168v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -970,2054 +1147,1877 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux de correspondances dans les mondes ibériques et ibéro-américains (XVIIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Mary Trojani (CEIIBA); Emilie Cadez (CEIIBA), Nov 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et modération Séminaire Voces de mujeres españolas en los siglos XIX-XX. Animé par Elena Sánchez Madariaga (Universidad Rey Juan Carlos). 19 et 20 novembre 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voces de mujeres españolas en los siglos XIX-XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile MARY TROJANI, Nov 2024, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Amistad íntima y amistad societaria en la correspondencia entre el conde de Peñaflorida y Pedro Jacinto de Álava »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances et réseaux épistolaires en Espagne (XVIIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile MARY TROJANI et Emilie CADEZ, Mar 2024, Toulouse, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et modération Séminaire Voces de mujeres españolas en el siglo XVIII. Animé par Elena de Lorenzo Álvarez (Université d'Oviedo, IFES XVIII). 27 et 29 septembre 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voces de mujeres españolas en el siglo XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Sep 2023, Toulouse (FRANCE) UT2J, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartas de María del Pilar de Acedo y Sarriá, Marquesa de Montehermoso y Condesa de Echauz, conservadas en la sección Correspondencia del Archivo de la Casa de Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadez</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international El español del siglo XIX en cartas privadas: edición y estudios lingüísticos.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elena Díez del Corral Areta (Université de Lausanne, Suisse), Dec 2023, Lausanne (UNIL), Suiza</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Afrancesamiento... au féminin : trois destins de femmes au moment de la Guerre d'Indépendance. Violence, déracinement, exil ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire de la violence dans l’Espagne du XVIIIe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie IMPARATO-PRIEUR, Nov 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, modération, conclusions. Séminaire Voces de mujeres españolas en los siglos XVIII y XIX. Animé par Carmen de la Guardia Herrero (Universidad Complutense de Madrid). 30 novembre et 7 décembre 2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voces de mujeres españolas en los siglos XVIII y XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Nov 2022, Toulouse (FRANCE) UT2J, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartografía de una red epistolar familiar en el siglo XIX: el papel de las mujeres en la sección Correspondencia del Archivo de la Casa de Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadez</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Congreso Internacional de la red CHARTA "La historia del español a través de sus documentos: coordenadas geográficas y sociales de la variación lingüística"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrés Enrique-Arias (Universitat de les Illes Balears); Ruth Miguel Franco (Universitat de les Illes Balears); Marina Gomila Albal (CCHS-CSIC); Amina Cadiñanos Chapman (Universitat de les Illes Balears); Bàrbara Montoya Boix (Universitat de les Illes Balears), Jun 2024, Palma de Mallorca - Iles Baléares, España</w:t>
+              <w:t xml:space="preserve">VII Congreso Internacional du Réseau CHARTA La historia del español en sus documentos. Los retos de las Humanidades digitales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Miguel Calderón Campos (Universidad de Granada); María Teresa García Godoy (Universidad de Granada), Jun 2022, Granada, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, modération, conclusions. Séminaire Voces de mujeres españolas en el siglo XVIII. Animé par Mónica Bolufer Peruga (Universidad de Valencia). 27 octobre et 10 novembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voces de mujeres españolas en el siglo XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Oct 2021, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI, Sep 2023, Toulouse (FRANCE) UT2J, France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments de vie et correspondances. María del Pilar de Acedo y Sarriá (1784-1869).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistolâtries : mutations contemporaines et nouvelles approches de la lettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris 8 Saint-Denis et Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Elena Díez del Corral Areta (Université de Lausanne, Suisse), Dec 2023, Lausanne (UNIL), Suiza</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et modération de Séminaire. La Ilustración española: opinión pública y proyección internacional. En torno a Feijoo. Interventions de Mónica Bolufer Peruga (Universidad de Valencia) et Xaime Martínez Menéndez (Universidad de Oviedo, IFES XVIII). 22 octobre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ilustración española: opinión pública y proyección internacional. En torno a Feijoo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Oct 2021, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie IMPARATO-PRIEUR, Nov 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la journée d'étude, conclusions et clôture. Voyage sans retour. 7 février 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage sans retour (XVIIIe-XIXe-XXe siècles).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Feb 2020, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Miguel Calderón Campos (Universidad de Granada); María Teresa García Godoy (Universidad de Granada), Jun 2022, Granada, España</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une afrancesada exilée dans le Béarn : María del Pilar de Acedo y Sarriá »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage sans retour (XVIIIe-XIXe-XXe siècles). 7 février 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Feb 2020, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI, Nov 2022, Toulouse (FRANCE) UT2J, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours d'ouverture et présentation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les champs du savoir au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI, Oct 2021, Toulouse (FRANCE) UT2J, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusiones y clausura del congreso Los campos del saber en el siglo XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los campos del saber en el siglo XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI et Elena de LORENZO ALVAREZ, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris 8 Saint-Denis et Paris Nanterre, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archive. Archives (2). Présentation et modération en collaboration avec Alet Valero. Interventions d’Anne Goulet (directrice des Archives départementales de Haute-Garonne), d’Anne-Marie Moulis et de Jean-Michel-Minovez (université de Toulouse 2). 30 novembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archive. Archives (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Alet VALERO, Nov 2018, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI, Oct 2021, Toulouse (FRANCE) UT2J, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et modération de séminaire. Archivo y edición digital, animé par Elena de Lorenzo Álvarez (Universidad de Oviedo- IFES XVIII) et Santiago Arroyo (Universidad de Salamanca). 24 novembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivo y edición digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Nov 2017, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI, Feb 2020, Toulouse (FRANCE) UT2J, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et conclusions de la journée d'étude Espagne-France : transferts, échanges et mobilités (XVIIIe-XIXe-XX siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espagne-France : transferts, échanges et mobilités (XVIIIe-XIXe-XX siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Alet VALERO et Emilie CADEZ, Nov 2017, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI, Feb 2020, Toulouse (FRANCE) UT2J, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un joven vasco en Toulouse a mediados del siglo XVIII »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Études Espagne-France : transferts, échanges et mobilités (XVIIIe-XIXe-XXe siècles), 17 novembre 2017, CEIIBA-EA7412, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Alet VALERO et Emilie CADEZ, Nov 2017, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, Francia</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et modération de séminaire. La traducción en el siglo XVIII : el viaje intercultural entre los textos, animé par Nathalie Bittoun-Debruyne, Universitat Oberta de Catalunya. 2 décembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La traducción en el siglo XVIII : el viaje intercultural entre los textos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Dec 2016, Toulouse (Université Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI et Elena de LORENZO ALVAREZ, Jun 2019, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et modération du séminaire : Enseigner le FLE ou se licencier 100% en ligne, c’est possible ! Intervention de Nathalie Bittoun-Debruyne, Universitat Oberta de Catalunya. 1er décembre 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner le FLE ou se licencier 100% en ligne, c’est possible !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Dec 2016, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI, Alet VALERO, Nov 2018, Toulouse (FRANCE) UT2J, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au séminaire Archives labyrinthiques et mémoire à l’épreuve du temps (mondes ibériques-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives labyrinthiques et mémoire à l’épreuve du temps (mondes ibériques-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI, Mar 2014, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI, Alet VALERO et Emilie CADEZ, Nov 2017, Toulouse (FRANCE) UT2J, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse : Regards croisés par-delà les frontières : échanges, migrations et perceptions identitaires (XXe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés par-delà les frontières : échanges, migrations et perceptions identitaires (mondes ibériques XXe-XXIe siècles).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI et Marie-Louise OLLE, Feb 2014, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI, Alet VALERO et Emilie CADEZ, Nov 2017, Toulouse (FRANCE) UT2J, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et modération. Journée d’études Regards croisés par-delà les frontières : échanges, migrations et perceptions identitaires (XVIIe-XVIIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés par-delà les frontières : échanges, migrations et perceptions identitaires (XVIIe-XVIIIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile MARY TROJANI et Marie-Louise OLLE, Feb 2013, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI, Nov 2017, Toulouse (FRANCE) UT2J, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Normes, canon, tradition : réflexion autour de ces concepts »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne de l'IRIEC Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC -EA740, Feb 2011, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI, Dec 2016, Toulouse (Université Jean Jaurès), France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'attrait de Toulouse pour les jeunes basques au milieu du XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux de communication : Castille et Aragon-Toulouse (XVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRAMESPA, Oct 2011, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile MARY TROJANI, Dec 2016, Toulouse (FRANCE) UT2J, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se rebeller contre la norme : personnages féminins dans El Valdemaro de Vicente Martínez Colomer (1792) et La Filósofa por amor de Francisco de Tójar (1799)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La figure du rebelle dans les mondes ibériques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC-EA740 Toulouse 2, Mar 2011, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053839v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02053157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Famille(s), réseau(x), clan(s) : une approche sémantique »</w:t>
               </w:r>
@@ -3531,51 +3531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et conclusions séminaire Humanités Numériques. Organisé par Emilie CADEZ et Cécile MARY TROJANI. De la pluma al xml-tei: edición, gestión y explotación de textos antiguos. Séance animée par Víctor Caballero Gómez (Universidad de Salamanca).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Humanités Numériques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4808,91 +4808,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartografía de una red epistolar familiar en el siglo XIX: el papel de las mujeres (sección Correspondencia del Archivo de la Casa de Zavala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5143,1453 +5143,1307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revendication d'un modèle et affirmation d'un genre</w:t>
+                <w:t xml:space="preserve">« Amitié et écriture épistolaire en Espagne au XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3. L’expression de l’intériorité : vivre et dire l’intime à l’époque moderne, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Collège Patriotique de Vergara et les Amis de la Bascongada en Amérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amitiés. Le cas des mondes américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1. Tensions, Editions La Promenade, pp.31-44, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amitié et écriture épistolaire en Espagne au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'expression de l'intériorité : vivre et dire l'intime à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 (septembre 2012), Centre Interlangues, non paginé, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Revendication d'un modèle et affirmation d'un genre : le roman espagnol de la fin du XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Le Borgne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filiation, modèles et transmission dans les littératures européennes, 1740-1850</w:t>
+              <w:t xml:space="preserve">Filiation, modèles et transmission dans les littératures européennes (1740-1820)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.245-260, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Volume 1 Tensions, Editions La Promenade, pp.31-44, 2012</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mor de Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des littératures hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bouquins, p. 945-946, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 3. L’expression de l’intériorité : vivre et dire l’intime à l’époque moderne, 2012</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Valladares de Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des littératures hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bouquins, p. 1451-1452, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 3 (septembre 2012), Centre Interlangues, non paginé, 2012</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littérature épistolaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des littératures hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bouquins, p. 462-463., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 245-260, 2012</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Tójar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des littératures hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bouquins, p. 1397, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1. Tensions, p. 31-44, 2012</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Las españolas náufragas o correspondencia de dos amigas (1831): un roman sentimental entre tradition et modernité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CELEC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en hommage à Jacques Soubeyroux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 387-404, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bouquins, p. 1451-1452, 2009</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milenio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia Social y Literatura, IV, Familia y nobleza en España (s. XVIII y XIX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 5-7, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bouquins, p. 462-463., 2009</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Privacidad nobiliaria y condición de la mujer en el siglo XVIII (la Real Sociedad Bascongada de los Amigos del País) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milenio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia Social y Literatura, IV, Familia y nobleza en España (s. XVIII y XIX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 149-183, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bouquins, p. 1397, 2009</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aproximación semántica a un epistolario: los tratamientos en la correspondencia entre Peñaflorida y Pedro Jacinto de Álava »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RSBAP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La carta como fuente y como texto. Las correspondencias societarias en el siglo XVIII. La Real Sociedad Bascongada de los Amigos del País. Actes du II Seminario Peñaflorida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 239-253, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bouquins, p. 945-946, 2009</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Gazeta de los Niños : premier périodique espagnol pour enfants (1798) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INFANTINA. La littérature pour enfants dans les textes hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 35-45., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 387-404, 2008</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre amistad y parentesco : aspiraciones burguesas en la novela del siglo XVIII (La Leandra, La Serafina, El fiel amigo) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milenio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia Social y Literatura, II, Familia y burguesía en España (s. XVIII y XIX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 29-43, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 5-7, 2007</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lettre, lieu privilégié de l’expression du Moi dans trois romans espagnols de la fin du XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Saint-Etienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moi et l’espace. Autobiographie et autofiction dans les littératures d’Espagne et d’Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 119-132, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 149-183, 2007</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ser y estar de la amistad (amistad y proyecto societario) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RSBAP / Diputación Foral de Guipúzcoa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amistades y Sociedades en el siglo XVIII. La Real Sociedad Bascongada de los Amigos del País</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 153-184, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 239-253, 2005</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Amistad y amistad del país »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSIC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Conde de Aranda y su tiempo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1. (p. 691-723), 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 35-45., 2004</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux voyages de Turquie au XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage dans le monde ibérique et ibéro-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 105-117, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...195 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6599,91 +6453,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondencias de unas mujeres vascas en la primera mitad del siglo XIX y su papel en la construcción de una red epistolar familiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6693,100 +6547,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’éthique à l’industrie : représentations et exercices de l’amitié, en Espagne, au temps des Lumières (quelques exemples)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Toulouse 2 - Le Mirail, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05011457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6796,105 +6650,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire l'intime. Réseaux familiaux et correspondances : María del Pilar de Acedo, afrancesada (1784-1869). Fragments de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mary Trojani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Tours (UT), Tours, FRA, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04983713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6962,51 +6816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79BA659F"/>
+    <w:nsid w:val="956702B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7193,51 +7047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-mary-trojani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4794-9451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060981733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mary Trojani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bellei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983719v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04952192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983640v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053127v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04983713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-mary-trojani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4794-9451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060981733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mary Trojani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bellei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04952192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983640v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04983612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053097v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02052901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04983713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>