--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -100,286 +100,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of combined atmospheric and marine heatwaves on the filtration activity of the invasive Asian date mussel, Arcuatula senhousia.</w:t>
+                <w:t xml:space="preserve">First and disturbing records of the bivalve molluscs Potamocorbula amurensis (Schrenck, 1861) and Mulinia lateralis (Say, 1822) in the Bay of Biscay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie P.A. Fouet</w:t>
+                <w:t xml:space="preserve">Lise Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Baudot</w:t>
+                <w:t xml:space="preserve">J. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Massé</w:t>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Blanchet</w:t>
+                <w:t xml:space="preserve">Pierrick Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546851v1</w:t>
+                <w:t xml:space="preserve">hal-05460268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and disturbing records of the bivalve molluscs Potamocorbula amurensis (Schrenck, 1861) and Mulinia lateralis (Say, 1822) in the Bay of Biscay (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of combined atmospheric and marine heatwaves on the filtration activity of the invasive Asian date mussel, Arcuatula senhousia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie P.A. Fouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Latry</w:t>
+                <w:t xml:space="preserve">Léa Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jourde</w:t>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Bachelet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cécile Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 332, 109767 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2026.109767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460268v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ongoing spread of the Asian date mussel (Arcuatula senhousia) within the French Atlantic coast: colonisation dynamics and associated drivers in a historically invaded ecosystem (Arcachon Bay)</w:t>
               </w:r>
@@ -391,64 +391,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -499,90 +499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Atmospheric and Marine Heatwaves Exacerbate the Impacts of a Non-Indigenous Species, the Asian Date Mussel Arcuatula Senhousia, on Benthic Ecosystem Functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie P.A. Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bonnissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -646,90 +646,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics of the potentially invasive Asian date mussel, Arcuatula senhousia, in Arcachon Bay, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 324, pp.109448. </w:t>
@@ -895,619 +895,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion along the French Atlantic coast by the non-native, carnivorous planktonic comb jelly Mnemiopsis leidyi: can an impact on shellfish farming be expected?</w:t>
+                <w:t xml:space="preserve">Sur quelques curiosités d'histoire naturelle dans les pertuis charentais : faune des invertébrés marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nowaczyk</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+                <w:t xml:space="preserve">Fabien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Curd</w:t>
+                <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvire Antajan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Noëlle De Casamajor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.533-548</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204006v1</w:t>
+                <w:t xml:space="preserve">hal-04271510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Invasion along the French Atlantic coast by the non-native, carnivorous planktonic comb jelly Mnemiopsis leidyi: can an impact on shellfish farming be expected?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Curd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Antajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.371-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/bir.2023.12.2.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959836v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Polyclad Flatworm, Idiostylochus tortuosus gen. nov., sp. nov. (Platyhelminthes, Polycladida) from France. Can this Foreign Flatworm be Responsible for the Deterioration of Oyster and Mussel Farms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gutierrez</w:t>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elvire Antajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auby</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (15), 14p. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6620/ZS.2023.62-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204074v1</w:t>
+                <w:t xml:space="preserve">hal-03959836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques curiosités d'histoire naturelle dans les pertuis charentais : faune des invertébrés marins</w:t>
+                <w:t xml:space="preserve">A New Polyclad Flatworm, Idiostylochus tortuosus gen. nov., sp. nov. (Platyhelminthes, Polycladida) from France. Can this Foreign Flatworm be Responsible for the Deterioration of Oyster and Mussel Farms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+                <w:t xml:space="preserve">Adrian Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aubert</w:t>
+                <w:t xml:space="preserve">Benoit Gouillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle De Casamajor</w:t>
+                <w:t xml:space="preserve">Guillaume Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zoological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (15), 14p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6620/ZS.2023.62-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271510v1</w:t>
+                <w:t xml:space="preserve">hal-04204074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Northern range expansion of the Asian mussel Arcuatula senhousia (Benson, 1842) along the French Atlantic coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1820,282 +1820,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the non-indigenous Isopoda Synidotea laticauda Benedict, 1897 in the Seine Estuary (Normandy, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Feeding ethology and surface sediment reworking by the ampharetid polychaete Melinna palmata Grube, 1870: Effects on sediment characteristics and aerobic bacterial community composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gouillieux</w:t>
+                <w:t xml:space="preserve">Frédéric Garabetian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512, pp.63-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04267169v1</w:t>
+                <w:t xml:space="preserve">hal-02409099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding ethology and surface sediment reworking by the ampharetid polychaete Melinna palmata Grube, 1870: Effects on sediment characteristics and aerobic bacterial community composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">First record of the non-indigenous Isopoda Synidotea laticauda Benedict, 1897 in the Seine Estuary (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Garabetian</w:t>
+                <w:t xml:space="preserve">Benoît Gouillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maire</w:t>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Costes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dancie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.11-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409099v1</w:t>
+                <w:t xml:space="preserve">mnhn-04267169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-indigenous species refined national baseline inventories: A synthesis in the context of the European Union's Marine Strategy Framework Directive</w:t>
               </w:r>
@@ -2215,64 +2215,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of Monocorophium uenoi (Stephenson, 1932) (Crustacea: Amphipoda: Corophiidae) in the Bay of Biscay, French Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gouillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioInvasions Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), pp.87-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2431,103 +2431,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier signalement de l'espèce non indigène &amp;lt;i&amp;gt;Neomysis americana&amp;lt;/i&amp;gt; (Crustacé : Mysidacé) dans l'estuaire de la Seine (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gouillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1), pp.7-16</w:t>
@@ -2588,51 +2588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When invasion is faster than science: the long story of the flatworm who travelled across oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,178 +2739,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les invasions biologiques, définitions, processus, exemples. Plaquette 3 volets</w:t>
+                <w:t xml:space="preserve">Les espèces exotiques envahissantes, transmettre ses observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pisanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[à compléter]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, [à compléter], France. 2020</w:t>
+              <w:t xml:space="preserve">, 2020, [à compléter], France. pp.12, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254573v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surveillance des espèces exotiques envahissantes, définitions, exemples, comment surveiller ? plaquette 3 volets</w:t>
+                <w:t xml:space="preserve">Les invasions biologiques, définitions, processus, exemples. Plaquette 3 volets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,159 +2931,159 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[à compléter]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, [à compléter], France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254590v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espèces exotiques envahissantes, transmettre ses observations</w:t>
+                <w:t xml:space="preserve">La surveillance des espèces exotiques envahissantes, définitions, exemples, comment surveiller ? plaquette 3 volets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pisanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[à compléter]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, [à compléter], France. pp.12, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, [à compléter], France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254602v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3101,51 +3101,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une journée d'atelier consacrée aux espèces non indigènes marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3195,77 +3195,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de l'ADNe/ADNa pour la surveillance des espèces non indigènes marines : État des lieux et recommandations concernant le descripteur D2 de la DCSMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISEM (Univ Montpellier, CNRS, IRD); Office Français de la Biodiversité. 2025, 40 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3283,64 +3283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de campagnes. Retour sur les missions PatriNat de suivi DCSMM des espèces non indigènes 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3397,64 +3397,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dancie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">URCPIE de Normandie; Université de Caen Normandie; Cellule du Suivi du Littoral Normand, CSLN; PatriNat (OFB-MNHN-CNRS-IRD). 2025, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola de Roton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Timsit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3590,64 +3590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de campagnes. Retour sur les missions de suivi DCSMM des espèces non indigènes 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3665,64 +3665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de campagnes. Retour sur les missions de suivi DCSMM des espèces non indigènes 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3734,250 +3734,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de campagnes. Retour sur les missions de suivi DCSMM des espèces non indigènes 2020 et 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de l'atelier national « espèces non indigènes » (ENI), 14.10.2021, MNHN Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); UMR EPOC. 2021, 61 p</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Antajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Ifremer; EPOC. 2021, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04168460v1</w:t>
+                <w:t xml:space="preserve">mnhn-04166402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l'atelier national « espèces non indigènes » (ENI), 14.10.2021, MNHN Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rapport de campagnes. Retour sur les missions de suivi DCSMM des espèces non indigènes 2020 et 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); UMR EPOC. 2021, 61 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouchet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04166402v1</w:t>
+                <w:t xml:space="preserve">mnhn-04168460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe 7 : Synthèse des analyses précédentes et priorisation des dispositifs à créer et évolution des dispositifs existants proposés pour le programme de surveillance DCSMM deuxième cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4008,51 +4008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de la première phase de test du suivi des espèces non indigènes marines dans les zones à risque. Retour sur les missions 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4083,51 +4083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier signalement du crabe chinois dans les bouches du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ropars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4158,51 +4158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classement des masses d'eau du littoral Manche-Atlantique sur la base de l'indicateur DCE « Angiospermes » (2012-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Oger-Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,51 +4308,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la bioturbation sur la diversité des communautés bactériennes du sédiment : approches expérimentale et in-situ : de Melinna palmata aux communautés de la vasière Ouest-Gironde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université de Bordeaux, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BORD0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4450,51 +4450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Witté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4698,51 +4698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baudot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Latry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jourde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coignard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2025.20.4.166447" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonnissant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowaczyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Curd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.2.02" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gutierrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daffe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2023.62-15" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271510v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle De Casamajor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Jourde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dartois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.3.12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Zenetos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Galanidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Bartilotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14121077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kauppi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120963" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gouillieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Palialexis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Stefanova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;ivana Ni&#269;evi&#263; Gladan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Skeji&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.1.09" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nore&#241;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Oya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254573v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254295v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gayot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05059947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sichel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gasc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04788339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04253852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04253829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ropars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379111v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rigouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01146799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debuf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Latry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jourde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baudot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109767" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coignard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2025.20.4.166447" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonnissant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle De Casamajor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowaczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Curd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.2.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gutierrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2023.62-15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Jourde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dartois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.3.12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Zenetos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Galanidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Bartilotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14121077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kauppi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120963" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gouillieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Palialexis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Stefanova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;ivana Ni&#269;evi&#263; Gladan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Skeji&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.1.09" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nore&#241;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Oya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254295v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gayot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05059947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sichel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gasc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04788339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04253852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04253829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ropars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379111v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rigouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01146799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debuf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>