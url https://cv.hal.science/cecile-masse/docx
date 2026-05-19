--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -359,429 +359,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ongoing spread of the Asian date mussel (Arcuatula senhousia) within the French Atlantic coast: colonisation dynamics and associated drivers in a historically invaded ecosystem (Arcachon Bay)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Atmospheric and Marine Heatwaves Exacerbate the Impacts of a Non-Indigenous Species, the Asian Date Mussel Arcuatula Senhousia, on Benthic Ecosystem Functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie P.A. Fouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Coignard</w:t>
+                <w:t xml:space="preserve">Léna Bonnissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fouet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/ai.2025.20.4.166447⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, pp.107560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393084v1</w:t>
+                <w:t xml:space="preserve">hal-05375141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Atmospheric and Marine Heatwaves Exacerbate the Impacts of a Non-Indigenous Species, the Asian Date Mussel Arcuatula Senhousia, on Benthic Ecosystem Functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie P.A. Fouet</w:t>
+                <w:t xml:space="preserve">Population dynamics of the potentially invasive Asian date mussel, Arcuatula senhousia, in Arcachon Bay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107560⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 324, pp.109448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375141v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population dynamics of the potentially invasive Asian date mussel, Arcuatula senhousia, in Arcachon Bay, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ongoing spread of the Asian date mussel (Arcuatula senhousia) within the French Atlantic coast: colonisation dynamics and associated drivers in a historically invaded ecosystem (Arcachon Bay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Baudot</w:t>
+                <w:t xml:space="preserve">Marie Fouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Massé</w:t>
+                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 324, pp.109448. </w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (4), pp.427-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/ai.2025.20.4.166447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190026v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t>
               </w:r>
@@ -914,51 +914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur quelques curiosités d'histoire naturelle dans les pertuis charentais : faune des invertébrés marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,51 +1692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Invasive Mussel (Arcuatula senhousia, Benson 1842) Interacts with Resident Biota in Controlling Benthic Ecosystem Functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,282 +1820,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding ethology and surface sediment reworking by the ampharetid polychaete Melinna palmata Grube, 1870: Effects on sediment characteristics and aerobic bacterial community composition</w:t>
+                <w:t xml:space="preserve">First record of the non-indigenous Isopoda Synidotea laticauda Benedict, 1897 in the Seine Estuary (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Garabetian</w:t>
+                <w:t xml:space="preserve">Benoît Gouillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maire</w:t>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Costes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dancie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.11-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409099v1</w:t>
+                <w:t xml:space="preserve">mnhn-04267169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the non-indigenous Isopoda Synidotea laticauda Benedict, 1897 in the Seine Estuary (Normandy, France)</w:t>
+                <w:t xml:space="preserve">Feeding ethology and surface sediment reworking by the ampharetid polychaete Melinna palmata Grube, 1870: Effects on sediment characteristics and aerobic bacterial community composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gouillieux</w:t>
+                <w:t xml:space="preserve">Frédéric Garabetian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512, pp.63-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04267169v1</w:t>
+                <w:t xml:space="preserve">hal-02409099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-indigenous species refined national baseline inventories: A synthesis in the context of the European Union's Marine Strategy Framework Directive</w:t>
               </w:r>
@@ -2444,90 +2444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier signalement de l'espèce non indigène &amp;lt;i&amp;gt;Neomysis americana&amp;lt;/i&amp;gt; (Crustacé : Mysidacé) dans l'estuaire de la Seine (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gouillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An Aod - Les cahiers naturalistes de l’Observatoire marin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1), pp.7-16</w:t>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dancie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">URCPIE de Normandie; Université de Caen Normandie; Cellule du Suivi du Littoral Normand, CSLN; PatriNat (OFB-MNHN-CNRS-IRD). 2025, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3734,220 +3734,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l'atelier national « espèces non indigènes » (ENI), 14.10.2021, MNHN Paris</w:t>
+                <w:t xml:space="preserve">Rapport de campagnes. Retour sur les missions de suivi DCSMM des espèces non indigènes 2020 et 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Ifremer; EPOC. 2021, 17 p</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); UMR EPOC. 2021, 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04166402v1</w:t>
+                <w:t xml:space="preserve">mnhn-04168460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de campagnes. Retour sur les missions de suivi DCSMM des espèces non indigènes 2020 et 2021</w:t>
+                <w:t xml:space="preserve">Compte rendu de l'atelier national « espèces non indigènes » (ENI), 14.10.2021, MNHN Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); UMR EPOC. 2021, 61 p</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Antajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Ifremer; EPOC. 2021, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04168460v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04166402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe 7 : Synthèse des analyses précédentes et priorisation des dispositifs à créer et évolution des dispositifs existants proposés pour le programme de surveillance DCSMM deuxième cycle</w:t>
               </w:r>
@@ -4698,51 +4698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Latry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jourde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baudot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109767" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coignard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2025.20.4.166447" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonnissant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle De Casamajor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowaczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Curd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.2.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gutierrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2023.62-15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Jourde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dartois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.3.12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Zenetos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Galanidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Bartilotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14121077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kauppi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120963" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gouillieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Palialexis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Stefanova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;ivana Ni&#269;evi&#263; Gladan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Skeji&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.1.09" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nore&#241;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Oya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254295v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gayot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05059947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sichel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gasc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04788339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04253852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04253829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ropars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379111v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rigouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01146799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debuf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Latry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jourde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baudot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109767" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonnissant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107560" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109448" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coignard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2025.20.4.166447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle De Casamajor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowaczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Curd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.2.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gutierrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2023.62-15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Jourde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dartois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.3.12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Zenetos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Galanidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Bartilotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14121077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kauppi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120963" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gouillieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Palialexis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Stefanova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;ivana Ni&#269;evi&#263; Gladan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Skeji&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.1.09" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Hutchings" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nore&#241;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Oya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254295v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gayot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05059947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sichel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gasc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04788339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04253852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04253829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ropars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379111v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rigouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01146799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debuf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>