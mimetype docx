--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoEd, an interactive website for the stakeholders of school inclusion of children with ASD: an iterative design including user testing</w:t>
+                <w:t xml:space="preserve">Evaluating a Web-Based Application to Facilitate Family-School-Health Care Collaboration for Children With Neurodevelopmental Disorders in Inclusive Settings: Protocol for a Nonrandomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mazon</w:t>
+                <w:t xml:space="preserve">Cecile Mazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology, Pedagogy and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-23. </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e63378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1475939X.2025.2554881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/63378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283659v1</w:t>
+                <w:t xml:space="preserve">hal-05039222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a Web-Based Application to Facilitate Family-School-Health Care Collaboration for Children With Neurodevelopmental Disorders in Inclusive Settings: Protocol for a Nonrandomized Trial</w:t>
+                <w:t xml:space="preserve">CoEd, an interactive website for the stakeholders of school inclusion of children with ASD: an iterative design including user testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Mazon</w:t>
+                <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.e63378. </w:t>
+              <w:t xml:space="preserve">Technology, Pedagogy and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/63378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1475939X.2025.2554881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039222v1</w:t>
+                <w:t xml:space="preserve">hal-05283659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot study of an intervention based on an intelligent tutoring system (ITS) for instructing mathematical skills of students with ASD and/or ID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -470,90 +470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inclusion scolaire des élèves avec TSA : Prospection et analyse documentaire pour co-concevoir et valider des outils numériques favorables à l'inclusion scolaire en milieu ordinaire des élèves avec TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Meyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondation Internationale de la Recherche Appliquée sur le Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -582,77 +582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering parents-professional collaboration for facilitating the school inclusion of students with ASD: Design of the &amp;quot;ToGather&amp;quot; web-based prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kattalin Etchegoyhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -862,51 +862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Mediators of School-Related Socio- Adaptive Behaviors in ASD and Intellectual Disability Pre-and Adolescents: A Pilot-Study in French Special Education Classrooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -996,51 +996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness and usability of technology-based interventions for children and adolescents with ASD: A systematic review of reliability, consistency, generalization and durability related to the effects of intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1113,51 +1113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion scolaire des enfants TSA et interventions basées sur les nouvelles technologies : une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1195,51 +1195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des interventions numériques pour favoriser l’inclusion scolaire des élèves avec Troubles du Spectre Autistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1361,51 +1361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1424,433 +1424,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of technologies to collaborate and co-educate students with special educational needs and supporting their schooling</w:t>
+                <w:t xml:space="preserve">Cross-cultural evaluation of a web application to support communication and collaboration among stakeholders of the school inclusion of children with ASD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Neu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHIET 2023 - 10th International Conference on Human Interaction and Emerging Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAATE 2023 - The 17h International Conference of the Association for the Advancement of Assistive Technology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAATE, Aug 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222434v1</w:t>
+                <w:t xml:space="preserve">hal-04147612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural evaluation of a web application to support communication and collaboration among stakeholders of the school inclusion of children with ASD</w:t>
+                <w:t xml:space="preserve">A review of technologies to collaborate and co-educate students with special educational needs and support their schooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAATE 2023 - The 17h International Conference of the Association for the Advancement of Assistive Technology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAATE, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Education et Inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MITI CNRS, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147612v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of technologies to collaborate and co-educate students with special educational needs and support their schooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic review of technologies to collaborate and co-educate students with special educational needs and supporting their schooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Meyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Education et Inégalités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHIET 2023 - 10th International Conference on Human Interaction and Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Nice, France. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54941/ahfe1004060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154325v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une application de soutien à la coéducation pour l'inclusion scolaire des élèves avec des Troubles du Spectre de l'Autisme (TSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques pour la scolarisationdes enfants avec TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Conference NeuroDev 2022 - Les Troubles du Neurodéveloppement, des mécanismes moléculaires à l’inclusion sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bordeaux Neurocampus, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1951,260 +1951,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des technologies mobiles auprès des enfants avec TSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conception d'un Système Tutoriel Intelligent (STI) basé sur les progrès d'apprentissage : des étapes formelles aux étapes d'expérimentations chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal / Virtuel, Canada</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436222v1</w:t>
+                <w:t xml:space="preserve">hal-03293081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un Système Tutoriel Intelligent (STI) basé sur les progrès d'apprentissage : des étapes formelles aux étapes d'expérimentations chez les enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des technologies mobiles auprès des enfants avec TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.20-27</w:t>
+              <w:t xml:space="preserve">8ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal / Virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293081v1</w:t>
+                <w:t xml:space="preserve">hal-03436222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive mediators of school-related socio-adaptive behaviors in children and adolescents with ASD: A pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness and Usability of Technology-based Interventions for Children and Adolescents with ASD: A Systematic Review of Reliability, Consistency, Generalization and Durability Related to the effects of intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2399,64 +2399,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'expérience utilisateur d'un site web interactif de soutien à la collaboration famille - professionnels et interprofessionnelle pour la scolarisation des collégiens avec TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miliana Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2524,51 +2524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception centrée-utilisateur de l'application web TousEnsemble : un outil de soutien à la collaboration famille-professionnels et interprofessionnelle pour la scolarisation des collégiens avec TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kattalin Etchegoyhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2649,51 +2649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness and Usability of Technology-based Interventions with children and adolescents with ASD: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2776,64 +2776,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une application de soutien à la coéducation pour l'inclusion scolaire des élèves TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des technologies mobiles auprès des enfants avec TSA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3009,51 +3009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap et Recherches : Regards pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3260,90 +3260,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToGather, an interactive website for the stakeholders of school inclusion of children with ASD: an iterative design including user testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -3391,169 +3391,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des technologies numériques pour l'inclusion scolaire des collégiens avec TSA : des approches individuelles aux approches écosystémiques pour soutenir l'individu et ses aidants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des technologies numériques pour l'inclusion scolaire des collégiens avec TSA : Des approches individuelles aux approches écosystémiques pour soutenir l’individu et ses aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2019. Français. </w:t>
+              <w:t xml:space="preserve">Sciences cognitives. Université de Bordeaux, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2019BORD0258⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02448909v1</w:t>
+                <w:t xml:space="preserve">tel-02398226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des technologies numériques pour l'inclusion scolaire des collégiens avec TSA : Des approches individuelles aux approches écosystémiques pour soutenir l’individu et ses aidants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des technologies numériques pour l'inclusion scolaire des collégiens avec TSA : des approches individuelles aux approches écosystémiques pour soutenir l'individu et ses aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences cognitives. Université de Bordeaux, 2019. Français. </w:t>
+              <w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2019BORD0258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02398226v1</w:t>
+                <w:t xml:space="preserve">tel-02448909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3571,64 +3571,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la collaboration et du suivi de l'inclusion scolaire des élèves avec TSA, DI et/ou TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabeau Saint-Supery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Chaire Handicap Éducation et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3822,51 +3822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05283659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Saint-Supery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475939X.2025.2554881" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05039222v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mazon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63378" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11129-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03900700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03436355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kattalin Etchegoyhen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-021-10073-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2018.12.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9J094KR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9120334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2018.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05143979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Al-Mrayati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Neu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03436222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Amestoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01668645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliana Rahouadj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonpietri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouck Amestoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Eric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02448909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0258" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02398226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05039222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Saint-Supery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mazon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05283659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475939X.2025.2554881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11129-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03900700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03436355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kattalin Etchegoyhen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-021-10073-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2018.12.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9J094KR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9120334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2018.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05143979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Al-Mrayati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Neu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03436222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Amestoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01668645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliana Rahouadj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonpietri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouck Amestoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Eric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02398226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02448909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>