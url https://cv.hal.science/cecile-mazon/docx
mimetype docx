--- v1 (2026-04-12)
+++ v2 (2026-05-21)
@@ -1951,230 +1951,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un Système Tutoriel Intelligent (STI) basé sur les progrès d'apprentissage : des étapes formelles aux étapes d'expérimentations chez les enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des technologies mobiles auprès des enfants avec TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.20-27</w:t>
+              <w:t xml:space="preserve">8ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal / Virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293081v1</w:t>
+                <w:t xml:space="preserve">hal-03436222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des technologies mobiles auprès des enfants avec TSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un Système Tutoriel Intelligent (STI) basé sur les progrès d'apprentissage : des étapes formelles aux étapes d'expérimentations chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal / Virtuel, Canada</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436222v1</w:t>
+                <w:t xml:space="preserve">hal-03293081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive mediators of school-related socio-adaptive behaviors in children and adolescents with ASD: A pilot study.</w:t>
               </w:r>
@@ -3822,51 +3822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05039222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Saint-Supery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mazon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05283659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475939X.2025.2554881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11129-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03900700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03436355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kattalin Etchegoyhen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-021-10073-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2018.12.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9J094KR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9120334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2018.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05143979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Al-Mrayati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Neu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03436222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Amestoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01668645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliana Rahouadj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonpietri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouck Amestoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Eric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02398226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02448909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05039222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Saint-Supery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mazon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05283659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475939X.2025.2554881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11129-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03900700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03436355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kattalin Etchegoyhen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-021-10073-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2018.12.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9J094KR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9120334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2018.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05143979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Al-Mrayati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Neu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03436222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Amestoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01668645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliana Rahouadj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonpietri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouck Amestoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Eric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02398226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02448909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>